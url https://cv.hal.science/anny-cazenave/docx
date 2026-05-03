--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -368,680 +368,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes in interannual sea level along the world coastlines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lancelot Leclercq</w:t>
+                <w:t xml:space="preserve">Why is the Earth System Oscillating at a 6-Year Period?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Dieng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Birol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104972⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.503-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-024-09874-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362374v1</w:t>
+                <w:t xml:space="preserve">hal-05389889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the Earth System Oscillating at a 6-Year Period?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal changes in interannual sea level along the world coastlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Oelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (3), pp.503-528. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 253, pp.104972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-024-09874-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389889v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of GRACE/GRACE-FO Solutions Using Caspian Sea Level Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in Space Research Coastal sea level rise at altimetry-based virtual stations in the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianli Chen</w:t>
+                <w:t xml:space="preserve">Fabien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clark Wilson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Songyun Wang</w:t>
+                <w:t xml:space="preserve">Fernando Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2024.3448488⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2024.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940640v1</w:t>
+                <w:t xml:space="preserve">hal-04848414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to sea level rise in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12210-024-01225-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Space Research Coastal sea level rise at altimetry-based virtual stations in the Gulf of Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lancelot Leclercq</w:t>
+                <w:t xml:space="preserve">Validation of GRACE/GRACE-FO Solutions Using Caspian Sea Level Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki-Weon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Nino</w:t>
+                <w:t xml:space="preserve">Songyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.15885-15899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2024.11.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2024.3448488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848414v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 229, pp.104245. </w:t>
@@ -1125,693 +1125,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Global Change in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caspian Sea Level Change Observed by Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
+                <w:t xml:space="preserve">Song-Yun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodolina Lopez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jin Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-022-09763-8⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15030703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04831627v1</w:t>
+                <w:t xml:space="preserve">hal-04720471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESD Ideas: A 6-year oscillation in the whole Earth system?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the global mean ocean mass budget over 2005–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-14-733-2023⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-19-321-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631620v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How accurate is accurate enough for measuring sea-level rise and variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+                <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ablain</w:t>
+                <w:t xml:space="preserve">Adrien Guérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (8), pp.796-803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-023-01735-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-04184048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the global mean ocean mass budget over 2005–2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Global Change in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fraudeau</w:t>
+                <w:t xml:space="preserve">Teodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Rousseau</w:t>
+                <w:t xml:space="preserve">Jean Kan Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-19-321-2023⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-022-09763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631702v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspian Sea Level Change Observed by Satellite Altimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESD Ideas: A 6-year oscillation in the whole Earth system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Song-Yun Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Li</w:t>
+                <w:t xml:space="preserve">Veronique Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.733-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15030703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-14-733-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720471v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pluri-annual and decadal changes in terrestrial water storage predicted by global hydrological models in comparison with the GRACE satellite gravity mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications and Challenges of GRACE and GRACE Follow-On Satellite Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,50 +2264,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.411-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-411-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2554,64 +2558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gouzenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,797 +2660,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03867901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and inter-annual variability of altimetry-based coastal sea level in the Mediterranean Sea: Comparison with tide gauges and models</w:t>
+                <w:t xml:space="preserve">Headline Indicators for Global Climate Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Dieng</w:t>
+                <w:t xml:space="preserve">Blair Trewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Stephen Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gouzenes</w:t>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Sow</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirsten Isensee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68, pp.3279-3290. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.E20-E37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0196.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671324v1</w:t>
+                <w:t xml:space="preserve">insu-03671357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interannual variability in estimating the rate and acceleration of present-day global mean sea level</w:t>
+                <w:t xml:space="preserve">Sea-Level Fingerprints Due to Present-Day Water Mass Redistribution in Observed Sea-Level Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103450⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.4667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13224667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671348v1</w:t>
+                <w:t xml:space="preserve">hal-04631892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Éric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chaumillon</w:t>
+                <w:t xml:space="preserve">Guigone Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Ablain</w:t>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Level Fingerprints Due to Present-Day Water Mass Redistribution in Observed Sea-Level Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jianli Chen</w:t>
+                <w:t xml:space="preserve">Trends and inter-annual variability of altimetry-based coastal sea level in the Mediterranean Sea: Comparison with tide gauges and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gouzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13224667⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.3279-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631892v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headline Indicators for Global Climate Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blair Trewin</w:t>
+                <w:t xml:space="preserve">Influence of interannual variability in estimating the rate and acceleration of present-day global mean sea level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Isensee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (1), pp.E20-E37. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0196.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671357v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the interannual variability in satellite gravity solutions: detection of climate modes fingerprints in water mass displacements across continents and oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,64 +3523,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Altimetry and Argo to Non‐Closure of the Global Mean Sea Level Budget Since 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐laure Frery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3640,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-TRACK/ALES multi-mission processing system: New advances in altimetry towards the coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,51 +3804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,641 +4040,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Ocean Mass Change From GRACE and GRACE Follow‐On and Altimeter and Argo Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianli Chen</w:t>
+                <w:t xml:space="preserve">Coastal sea level anomalies and associated trends from Jason satellite altimetry over 2002–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron Tapley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clark Wilson</w:t>
+                <w:t xml:space="preserve">Francisco Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ki‐weon Seo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090656⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00694-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631925v1</w:t>
+                <w:t xml:space="preserve">hal-04631951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of a second calibration phase to estimate the relative global and regional mean sea level drifts between Jason-3 and Sentinel-6a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Jugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Marti</w:t>
+                <w:t xml:space="preserve">Gerald Dibarboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science Open Archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/essoar.10502856.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sea level anomalies and associated trends from Jason satellite altimetry over 2002–2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Birol</w:t>
+                <w:t xml:space="preserve">Global Ocean Mass Change From GRACE and GRACE Follow‐On and Altimeter and Argo Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Tapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Calafat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habib Dieng</w:t>
+                <w:t xml:space="preserve">Ki‐weon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.357. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (22), pp.34 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00694-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631951v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea Level Rise, from Global to Local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12594-020-1500-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365617v1</w:t>
+                <w:t xml:space="preserve">hal-04720568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Level Rise, from Global to Local</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elva Escobar-Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12594-020-1500-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720568v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal sea level rise at Senetosa (Corsica) during the Jason altimetry missions</w:t>
               </w:r>
@@ -4695,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4790,64 +4794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRACE—Gravity Data for Understanding the Deep Earth’s Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,295 +4892,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Requirements for Long-Term Monitoring of the Global Mean Sea Level and Its Components Over the Altimetry Era</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Hamlington</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Horwath</w:t>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina R Barletta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.397 - 401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00582⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631990v1</w:t>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark L Carson</w:t>
+                <w:t xml:space="preserve">Observational Requirements for Long-Term Monitoring of the Global Mean Sea Level and Its Components Over the Altimetry Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Cirano</w:t>
+                <w:t xml:space="preserve">Ben Hamlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Horwath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catia Domingues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Valentina R Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.397 - 401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Space-Based Measurement of Forest Properties for Carbon Cycle Research</w:t>
               </w:r>
@@ -5266,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Global Ocean Heat Content to Estimate the Earth Energy Imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,338 +5398,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in satellite estimates of global mean sea-level changes, trend and acceleration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Meyssignac</w:t>
+                <w:t xml:space="preserve">Jerome Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Zawadzki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Jugier</w:t>
+                <w:t xml:space="preserve">Stefano Vignudelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ribes</w:t>
+                <w:t xml:space="preserve">Luciana Fenoglio-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-11-1189-2019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668352v1</w:t>
+                <w:t xml:space="preserve">hal-02380960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Uncertainty in satellite estimates of global mean sea-level changes, trend and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Vignudelli</w:t>
+                <w:t xml:space="preserve">Benoît Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Fenoglio-Marc</w:t>
+                <w:t xml:space="preserve">Lionel Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashmi Shah</w:t>
+                <w:t xml:space="preserve">Aurélien Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.1189-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-11-1189-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02380960v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Relationships Between Coastal Sea Level and Large-Scale Ocean Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui M. Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catia M. Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,64 +5823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary sea level changes from satellite altimetry: What have we learned? What are the new challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62, pp.1639-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5931,64 +5939,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved and homogeneous altimeter sea level record from the ESA Climate Change Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,14593 +6020,14622 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.281-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-281-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Coastal Sea Level Offshore Hong Kong from Jason-2 Altimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global sea-level budget 1993-present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi-Yu Xu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdalena Balmaseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10020282⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04835472v1</w:t>
+                <w:t xml:space="preserve">insu-01890287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sea-level budget 1993–present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Balmaseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sea-level budget 1993-present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Coastal Sea Level Offshore Hong Kong from Jason-2 Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Yu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10020282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01890287v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum: Xu, X.-Y. et al. Evaluation of Coastal Sea Level Offshore Hong Kong from Jason-2 Altimetry. Remote Sens. 2018, 10, 282</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Yu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs10071059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the uncertainty in GRACE estimates of the mass redistributions at the Earth surface: implications for the global water and sea level budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Blazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meyssignac</w:t>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215 (1), pp.415-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggy293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Space Science Institute (ISSI) Workshop on Integrative Study of the Mean Sea Level and its Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-016-9402-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new phase in the production of quality-controlled sea level data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Joana Fernandes</w:t>
+                <w:t xml:space="preserve">Evaluation of the Global Mean Sea Level Budget between 1993 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don P. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-557-2017⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-016-9381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03670730v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Global Mean Sea Level Budget between 1993 and 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Llovel</w:t>
+                <w:t xml:space="preserve">A new phase in the production of quality-controlled sea level data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham D. Quartly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joana Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-016-9381-3⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.557-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-557-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04835212v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03670730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise: No chaos in the satellite-data record</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite Altimetry-Based Sea Level at Global and Regional Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Steven Nerem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">P. Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Church</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fenoglio-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/549334d⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.7-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-016-9389-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835196v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Altimetry-Based Sea Level at Global and Regional Scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea-level rise: No chaos in the satellite-data record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Legeais</w:t>
+                <w:t xml:space="preserve">R. Steven Nerem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prandi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Church</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-016-9389-8⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549, pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/549334d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835215v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New estimate of the current rate of sea level rise from a sea level budget approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Boubacar Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ablain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (8), pp.3744 - 3751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017gl073308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface hydrology of the Lake Chad Basin from convection modelling and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Antoine</w:t>
+                <w:t xml:space="preserve">J. Darrozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (2), pp.471--502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-016-9363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An imperative to monitor Earth's energy imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Von Schuckmann</w:t>
+                <w:t xml:space="preserve">K. E. Trenberth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.138-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NCLIMATE2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total land water storage change over 2003–2013 estimated from a global mass budget approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Boubacar Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (12), pp.124010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/10/12/124010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea Level Budget Since 2003: Inference on the Deep Ocean Heat Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib B Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (2), pp.209-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-015-9314-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderik van De Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (November 2015), pp.44-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is anthropogenic sea level fingerprint already detectable in the Pacific Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.084024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic global warming threatens world cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.051001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/9/5/051001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise and its coastal impacts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional sea level variability, total relative sea level rise and its impacts on islands and coastal zones of Indian Ocean over the last sixty years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soudarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013EF000188⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963776v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the processing methodology on satellite altimetry-based global mean sea level rise over the Jason-1 operating period</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The rate of sea-level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Masters</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-013-0687-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (5), pp.358-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016591v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sea level variability, total relative sea level rise and its impacts on islands and coastal zones of Indian Ocean over the last sixty years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea level rise and its coastal impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013EF000188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01020520v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rate of sea-level rise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Effect of the processing methodology on satellite altimetry-based global mean sea level rise over the Jason-1 operating period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Decharme</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (4), pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-013-0687-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011352v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of La Niña on the global mean sea level and north Pacific ocean mass over 2005-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. B. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/jogs-2014-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chevalier</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Level Rise by 2100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asteroids' physical models from combined dense and sparse photometry and scaling of the YORP effect by the observed obliquity distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hanuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ďurech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Church</w:t>
+                <w:t xml:space="preserve">M. Brož</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. U. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">A. Marciniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Gregory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jevrejeva</w:t>
+                <w:t xml:space="preserve">B. D. Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551 (A67), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990965v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is land subsidence increasing the exposure to sea level rise in Alexandria, Egypt?</w:t>
+                <w:t xml:space="preserve">Sea-Level Rise by 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">J. A. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
+                <w:t xml:space="preserve">P. U. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">J. M. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1445-1445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825699v1</w:t>
+                <w:t xml:space="preserve">hal-00990965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroids' physical models from combined dense and sparse photometry and scaling of the YORP effect by the observed obliquity distribution</w:t>
+                <w:t xml:space="preserve">Is land subsidence increasing the exposure to sea level rise in Alexandria, Egypt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Hanuš</w:t>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ďurech</w:t>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brož</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. D. Warner</w:t>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220701⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.2953-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794404v1</w:t>
+                <w:t xml:space="preserve">hal-00825699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial water dynamics in the lower Ganges-estimates from ENVISAT and GRACE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE ESA CLIMATE CHANGE INITIATIVE Satellite Data Records for Essential Climate Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. H. Khan</w:t>
+                <w:t xml:space="preserve">R. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khan</w:t>
+                <w:t xml:space="preserve">C. Downy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Minh</w:t>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-012-0629-z⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (10), pp.1541-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-11-00254.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991057v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 2137-2142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual Sea Level Variations in the South China Sea Over 19502009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.164-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2013.771595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variations in degree-2 Earth's gravity coefficients C-2,C-0, C-2,C-2, and S-2,S-2 reveal large-scale mass transfers of climatic origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (15), pp.4060-4065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ESA CLIMATE CHANGE INITIATIVE Satellite Data Records for Essential Climate Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial water dynamics in the lower Ganges-estimates from ENVISAT and GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hollmann</w:t>
+                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Merchant</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gennero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saunders</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Buchwitz</w:t>
+                <w:t xml:space="preserve">K. Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-11-00254.1⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.3693-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-012-0629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016587v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Level Rise by 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 342 (6165), pp.1445-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.342.6165.1445-a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence et élévation du niveau marin dans les villes côtières : apports de l'interférométrie radar satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Letetrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80-81, pp.85-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (5), pp.945-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.82-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Comparing climate projections to observations up to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rahmstorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708050v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level: A review of present-day and recent-past changes and variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.787-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784612v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide gauge-based sea level variations since 1950 along the Norwegian and Russian coasts of the Arctic Ocean: Contribution of the steric and mass components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.C06023. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114 (114), pp.1629-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JC007706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784588v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sea level: A review of present-day and recent-past changes and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.96- 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2012.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784670v1</w:t>
+                <w:t xml:space="preserve">hal-00784612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing climate projections to observations up to 2011</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tide gauge-based sea level variations since 1950 along the Norwegian and Russian coasts of the Arctic Ocean: Contribution of the steric and mass components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.C06023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991316v1</w:t>
+                <w:t xml:space="preserve">hal-00784588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Water Technology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.2-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global runoff anomalies over 1993-2009 estimated from coupled Land-Ocean-Atmosphere water budgets and its relation with climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. F. Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (10), pp.3647-3658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-16-3647-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global runoff anomalies over 1993–2009 estimated from coupled Land–Ocean–Atmosphere water budgets and its relation with climate variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence d'El Niño et de La Niña sur le niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieng Habib Boubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-16-3647-2012⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162473v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence d'El Niño et de La Niña sur le niveau de la mer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global runoff anomalies over 1993–2009 estimated from coupled Land–Ocean–Atmosphere water budgets and its relation with climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric F. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48511⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, pp.3647-3658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-16-3647-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162498v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional sea level change and variability in the Caribbean sea since 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/v10156-011-0029-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Estimation of Mean Sea Level in the Arctic Ocean from Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.61-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2012.718222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLS: A lake database to monitor in the Near Real Time water level and storage variations from remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Cretaux</w:t>
+                <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arsen</w:t>
+                <w:t xml:space="preserve">A. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vuglinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (9), pp.1497-1507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1-2), pp.76-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.533-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-15-533-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level and climate: measurements and causes of changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.647-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcc.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steric sea level variations over 2004-2010 as a function of region and depth: Inference on the mass component variability in the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (1), pp.WOS:000293642200001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL047411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite-based high latitude snow volume trend, variability and contribution to sea level over 1989/2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (3-4), pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional reconstruction of the Mediterranean sea level over 1970-2006 from tide gage data and regional ocean circulation model outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Calafat</w:t>
+                <w:t xml:space="preserve">Volfango Rupolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (1-2), pp.49-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part I: Comparison to GRACE Terrestrial Water Storage Estimates and In Situ River Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.583-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2010jhm1211.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Guentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Cretaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342 (3), pp.223-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-variable gravity from space and present-day mass redistribution in the Earth system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Regional and interannual variability in sea level over 2002-2009 based on satellite altimetry, Argo float data and GRACE ocean mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinehut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.07.035⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (5), pp.1193-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-010-0324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990963v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Sea-level rise and its impact on coastal zones (June, pg 1517, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5992), pp.628-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990993v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Level Rise and Its Impact on Coastal Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 328 (5985), pp.1517-1520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1185782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and interannual variability in sea level over 2002-2009 based on satellite altimetry, Argo float data and GRACE ocean mass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Time-variable gravity from space and present-day mass redistribution in the Earth system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-010-0324-0⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (3-4), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991080v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise and its impact on coastal zones (June, pg 1517, 2007)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.601-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2010jhm1212.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634237v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Sea Level Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.145-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global land water storage change from GRACE over 2002-2009; Inference on sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342 (3), pp.179-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional reconstruction of past sea level (1950-2003) from tide gauge data and an Ocean General Circulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (2), pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An absolute calibration site for radar altimeters in the continental domain: Lake Issykkul in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cretaux</w:t>
+                <w:t xml:space="preserve">Vladimir Romanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+                <w:t xml:space="preserve">Anton Shabunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (8), pp.723-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-008-0289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Is coastal mean sea level rising faster than the global mean? A comparison between tide gauges and satellite altimetry over 1993-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008gl036564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401223v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is coastal mean sea level rising faster than the global mean? A comparison between tide gauges and satellite altimetry over 1993-2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dominh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinehut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008gl036564⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (1-2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991313v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new assessment of the error budget of global mean sea level rate estimated by satellite altimetry over 1993-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Valladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinehut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (2), pp.193-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land water contributions from GRACE to sea level rise over 2002-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouhours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flechtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60, pp.381-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day sea level rise: A synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of past decades sea level using tide gauge, altimetry and in situ hydrographic data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergé-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Cretaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 340 (11), pp.761-770</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409130v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of past decades sea level using tide gauge, altimetry and in situ hydrographic data,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Present-day sea level rise: A synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Cretaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 62, pp.1-13</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.761-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287147v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of steric sea level variations from combined GRACE and Jason-1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254 (1-2), pp.194-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steric sea level variations inferred from combined Topex/Poseidon altimetry and GRACE gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGEOPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164, pp.721-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-007-0182y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Estimating future sea level change from past records&amp;quot; by Nils-Axel Morner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Nerem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Nerem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">L. L. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. W. Leuliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (4), pp.358-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate observations compared to projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rahmstorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Keeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316 (5825), pp.709-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Global Oceans and Terrestrial Fresh Water From Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-L. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alsdorf</w:t>
+                <w:t xml:space="preserve">N.M. Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizandro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18(24), pp.253-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the land water storage simulated by Organising Carbon and Hydrology in Dynamic Ecosystems (ORCHIDEE) with Gravity Recovery and Climate Experiment (GRACE) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ngo-Duc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Res. Res</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.W04427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006WR004941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of ENVISAT RA-2-derived water levels validation over the Amazon basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cauhopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (2), pp.252-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2005.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast are the ice sheets melting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 314 (5803), pp.1250-1252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1133325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon River discharge estimated from TOPEX/Poseidon altimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Interannual variations of the mass balance of the Antarctica and Greenland ice sheets from GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Ivins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (3), pp.188-196</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402154v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Earth from space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">How fast are the ice sheets melting?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences C.R.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338, pp.943-948</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314, pp.1250-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280323v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water volume change in the lower Mekong from satellite altimetry and imagery data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amazon River discharge estimated from TOPEX/Poseidon altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (3), pp.188-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441537v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day sea-level change: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Observing the Earth from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (14-15), pp.1077-1083</w:t>
+              <w:t xml:space="preserve">Geosciences C.R.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.943-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409124v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast are the ice sheets melting?,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water volume change in the lower Mekong from satellite altimetry and imagery data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dominh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien L'Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (2), pp.570-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1345-246X.2006.03184.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280317v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variations of the mass balance of the Antarctica and Greenland ice sheets from GRACE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Present-day sea-level change: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Nerem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leuliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 53, pp.198-208</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (14-15), pp.1077-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280251v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on present-day sea level change: a tribute to Christian le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinehut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (5-6), pp.445-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four new binary minor planets: (854) Frostia, (1089) Tama, (1313) Berna, (4492) Debussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Behrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Behrend</w:t>
+                <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernasconi</w:t>
+                <w:t xml:space="preserve">Alain Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 446, pp.1177-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20053709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-variations of the regional evapotranspiration rate from GRACE satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Güntner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of high-latitude snow mass derived from the GRACE gravimetry mission (2002-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Mognard-Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, pp.L02501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GL024778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRACE observations of changes in continental water storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flechtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Flechtner</w:t>
+                <w:t xml:space="preserve">P. Schwintzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50, pp.112-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances study of interferometric radar altimeters: from the instrument to the global mission definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Enjolras</w:t>
+                <w:t xml:space="preserve">J. C. Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizandro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Phalippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.164-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-variations of evapotranspiration rate from Gravity Recovery and Climate Experiment (GRACE) satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Güntner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ngo-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by PIXE–RBS of metallic contamination of tissues surrounding a metallic prosthesis on a knee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guibert</w:t>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+                <w:t xml:space="preserve">T. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 251, pp.246-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00097370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanoes and sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 438, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of land water storage on global mean sea level over the past half century</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Seasat - A 25-year legacy of success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.384-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409119v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasat - A 25-year legacy of success</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Effects of land water storage on global mean sea level over the past half century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409123v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sea Level of the Big Aral Sea from Satellite Altimetry and Its Implications for Water Balance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Floodplain water storage in the Negro River basin estimated from microwave remote sensing of inundation area and water levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0380-1330(05)70281-1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99 (4), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280296v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00385169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain water storage in the Negro River basin estimated from microwave remote sensing of inundation area and water levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">Time variations of land water storage from an inversion of 2 year of GRACE geoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.08.016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 235, pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00385169v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time variations of land water storage from an inversion of 2 year of GRACE geoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Güntner</w:t>
+                <w:t xml:space="preserve">Contribution of continental water to sea level variations during the 1997-1998 El Nino-Southern Oscillation event: Comparison between Atmospheric Model Intercomparison Project simulations and TOPEX/Poseidon satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (D9), pp.WOS:000229145800001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004jd004940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280248v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of continental water to sea level variations during the 1997-1998 El Nino-Southern Oscillation event: Comparison between Atmospheric Model Intercomparison Project simulations and TOPEX/Poseidon satellite data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Evolution of Sea Level of the Big Aral Sea from Satellite Altimetry and Its Implications for Water Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Crétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergé Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004jd004940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (4), pp.520-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0380-1330(05)70281-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409120v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern hydro-biological state of the Small Aral sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickolai Aladin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Plotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Smurov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.375-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosteric sea level rise for the past 50 years; comparison with tide gauges and inference on water mass contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dominh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Nerem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (4), pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of thermal expansion to present-day sea-level change revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ishii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (1), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-Day sea level change : observations and causes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S. Nerem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42, pp.RG3001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003RG000139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea ice cover in the Caspian and Aral seas from historical and satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Buharizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47, pp.89-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2003.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global time-variations of hydrological signals from GRACE satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brunau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 158 (3), pp.813-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02328.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International workshop examines the role of space techniques to measure spatio-temporal change in terrestrial waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C.D. Milly</w:t>
+                <w:t xml:space="preserve">J. Beneveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lettenmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS, AGU Trans.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of global time variations of surface water mass by GRACE geoid inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schwintzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings GGSM 2004 IAG International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, -, pp.310-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ob' river discharge from TOPEX/Poseidon satellite altimetry (1992–2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mognard-Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93 (1-2), pp.238-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2004.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy of active and passive satellite microwave data for the study of first-year sea ice in the Caspian and Aral seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Buharizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (10), pp.2170-2176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2004.835307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of interannual sea level variations in the Indian ocean from Topex/Poseidon altimetry, temperature data and tide gauges with ENSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dominh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43, pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-axis dynamic topography constrained by major-element chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecroart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">C. Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Pyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 149 (1-4), pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth and geoid anomalies over oceanic hotspot swells: A global survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 95 (B10), pp.15429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/JB095iB10p15429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and thickness of the sub-lithospheric low-viscosity zone: constraints from geoid and depth over oceanic swells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 89 (1), pp.84-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the apparent compensation depth of hotspot swells with age of plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 91 (1-2), pp.179-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90160-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasat gravity undulations in the central Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (1-2), pp.130-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0031-9201(87)90116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20608,223 +20645,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Special Issue on Oceanography, Hydrology and Glaciology from Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1239-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-023-09804-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Geohazards and Risks Studied from Earth Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.1179-1183. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lopez</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-020-09617-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03670756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20834,288 +20871,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Change in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kan Jean Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44 (1), 2023, Special Issue: Global Change in Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Capron</w:t>
+                <w:t xml:space="preserve">Jean-Paul Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Balmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62686/24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21125,1242 +21162,1242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9 - Climate Change and Impacts on Variability and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Meehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Meehl</w:t>
+                <w:t xml:space="preserve">J. R. Toggweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wieners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos R. Mechoso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacting Climates of Ocean Basins : Observations, Mechanisms, Predictability, and Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.293-337, 2020, 9781108610995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108610995.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Hydrology of the Lake Chad Basin from Convection Modelling and Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darrozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazenave A. (ed.), Champollion N. (ed.), Benveniste J. (ed.), Chen J. (ed.) Remote sensing and water resources. Cham : Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-312, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes for Contemporary Regional Sea Level Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Tamisiea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlson, C. A.;Giovannoni, S. J.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Marine Science, Vol 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Reviews, pp.21-46, 2013, Annual Review of Marine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-marine-121211-172406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Level Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Church J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Clark P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Church J.</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gregory J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stocker, T. F. Qin, D. Plattner, G. K. Tignor, M. Allen, S. K. Boschung, J. Nauels, A. Xia, Y. Bex, V. Midgley, P. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change 2013: The Physical Science Basis. Contribution of Working Group I to the Fifth Assessment Report of the Intergovernmental Panel on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp. 1137-1216, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Singh, Vijay P., Singh, Pratap, Haritashya, Umesh K. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 969-973, 2011, Encyclopedia of Earth Sciences Series, 978-90-481-2641-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Field, Temporal Variations from Space Techniq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harsh K. Gupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Solid Earth Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 484-488, 2010, Encyclopedia of Earth Sciences Series, 978-90-481-8701-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the solid Earth, oceans and land waters from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boutron, C.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erca: From the Human Dimensions of Global Environmental Change to the Observation of the Earth from Space, Vol 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E D P Sciences, pp.157-170, 2009, EPJ Web of Conferences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjconf/e2009-00917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations: oceanic climate and sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bindoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bindoff</w:t>
+                <w:t xml:space="preserve">V. Artale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change 2007: The physical Science Basis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.385-432, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite altimetry for monitoring lake level changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Crétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergé-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary Water Resources: Strategies for Regional Security and Ecological Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-146, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-3082-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day sea level rise: from satellite and in situ observations to physical causes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dominh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gennero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite Altimetry for Geodesy, Geophysics and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, pp.23-31, 2004, International Association of Geodesy Symposia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-18861-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22370,107 +22407,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ocean Sciences. Volume 5: Technology, Instrumentation. Satellite Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.397-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.11624-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22480,1853 +22517,1853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day Sea Level Changes in the World Coastal Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gouzenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting American Geophysical Union, San Francisco, USA, 9-13 décembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Woodworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements Environnementaux Côtiers : Impact de la hausse du niveau de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Walker</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderik van de Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Global and Regional Sea Level variability and change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the Balearic Islands Palma de Mallorca, Spain, Jun 2015, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164451v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Changements Environnementaux Côtiers : Impact de la hausse du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roderik van de Wal</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Global and Regional Sea Level variability and change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of the Balearic Islands Palma de Mallorca, Spain, Jun 2015, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118683v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating uncertainties of future coastal impacts for decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Häfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Häfliger</w:t>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of last decades sea level variations for coastal erosion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land subsidence on Alexandria observed by SAR interferometry techniques, implications for exposure to sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise with respect to other causes of coastal erosion: examples in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACENET - Strengthening Pacific European Collaboration in Research, Development and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental freshwater discharge estimates from satellite observations and terrestrial water balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of groundwater storage variations in various large aquifers using GRACE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past sea-level reconstruction and variability of sea-level trend patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Orlando, United States. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24336,273 +24373,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de la France au XXIe siècle. Vol 5 : Changement climatique et niveau de la mer : de la planète aux côtes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Planton</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Douez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2015, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24612,105 +24649,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Terre et l'environnement observés depuis l'espace : Leçons inaugurales du Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France/Fayard, 80 p., 2013, Leçons inaugurales | n° 235, 9782722602762 9782213678733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId757"/>
+      <w:footerReference w:type="default" r:id="rId755"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24857,51 +24894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Oelsmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03149-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05270679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Storto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1425-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dieng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09874-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Wilson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Weon Seo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3448488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-024-01225-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kan Kouam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09763-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-14-733-2023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04184048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01735-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fraudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-321-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yun Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3743-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Hegglin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bovensmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Fawcett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.941490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Llovel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09685-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horwath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Gutknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Kulaiappan Palanisamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-411-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Meehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichiro Kido" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Tozuka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34003-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gouzenes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00448-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouzenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Sow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103450" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224667" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671357v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Trewin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Howell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0196.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05953-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Frery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sim&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ni&#241;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2019.05.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshin P. Raj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A. Johannessen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chatterjee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Tapley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#8208;weon Seo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090656" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dibarboure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10502856.2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calafat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00694-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1500-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1165-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244186" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamlington" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina R Barletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00582" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09552-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03048785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z Hakuba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00432" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zawadzki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1189-2019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. Ponte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia M. Domingues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Stammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09574-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.07.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V959HLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835186v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legeais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zuo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-281-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yu Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020282" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01890287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wcrp Global Sea Level Budget Group" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071059" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Champollion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benveniste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9402-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joana Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-557-2017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don P. Chambers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9381-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steven Nerem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Church" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/549334d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ablain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Legeais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prandi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9389-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyssignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ablain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073308" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9363-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Von Schuckmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Palmer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Trenberth" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2876" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Champollion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schrama" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib B Dieng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-015-9314-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632067v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Palanisamy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016588v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/051001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963776v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EF000188" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0687-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020520v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palanisamy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soudarin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.02.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KS3V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016590v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jogs-2014-003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Church" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Clark" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gregory" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00825699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50568" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#270;urech" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Warner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220701" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991057v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gennero" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Minh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-012-0629-z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991287v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2013.771595" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991277v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50772" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016587v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Merchant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-11-00254.1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813482v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gregory" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.342.6165.1445-a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784612v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.03.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8K63W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784588v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007706" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahmstorf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foster" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044035" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991279v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Wood" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3647-2012" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162473v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazenave" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F. Wood" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162498v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieng Habib Boubacar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48511" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991312v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718222" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980033v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cretaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouraev" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuglinski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.01.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPKX95C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625951v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.139" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QZ53KH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634230v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047411" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Calafat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.03.002" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTZRM18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990963v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.035" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMLBWCPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991281v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nicholls" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1185782" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991080v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-010-0324-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C01NRXPB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634237v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394809v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081105" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991076v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cretaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSNC82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991078v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Nguyen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409135v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Romanovski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shabunin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0289-7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBMQX09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991313v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036564" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990932v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287146v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flechtner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409130v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287147v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409129v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280240v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0182y" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409128v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nerem" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Chambers" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Leuliette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409127v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hansen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Keeling" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-L. Fu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizandro Rodriguez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280242v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo-Duc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laval" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR004941" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJRKCKNS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280286v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.027" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973284v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133325" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402154v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zakharova" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouraev" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280323v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441537v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1345-246X.2006.03184.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409124v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leuliette" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280317v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280251v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Ivins" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409125v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Traon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785717v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Behrend" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernasconi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klotz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053709" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429435v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004331" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280239v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard-Campbell" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024778" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280253v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Reigber" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwintzer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409126v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Enjolras" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souyris" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phalippou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280250v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097370v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Irigaray" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kemeny" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.06.032" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFMDCJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280316v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409119v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022719" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409123v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Evans" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alpers" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farr" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280296v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cr&#233;taux" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kouraev" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233; Nguyen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0380-1330(05)70281-1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385169v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.08.016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280248v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.005" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409120v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jd004940" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280294v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Aladin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Plotnikov" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Smurov" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409122v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409121v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishii" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280318v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nerem" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RG000139" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHN2SCMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280180v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Buharizin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2003.12.011" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9S68NQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280243v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02328.x" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280320v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Milly" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beneveniste" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lettenmaier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280246v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280276v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samain" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mognard-Campbell" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.07.007" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280278v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.835307" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280314v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046750v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thoraval" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pyle" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835179v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09804-w" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670756v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09617-1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248307v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863145v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capron" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/24" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949131v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Meehl" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Montoya" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Toggweiler" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wieners" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108610995.010" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991323v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stammer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ponte" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tamisiea" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-121211-172406" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016532v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Church J." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Clark P." TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory J." TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016566v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016511v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990962v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjconf/e2009-00917-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287145v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bindoff" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willebrand" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gregory" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280295v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3082-7_12" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280319v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18861-9_2" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949023v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.11624-0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730589v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passaro" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164451v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118683v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van de Wal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846892v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682709v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267002v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lombard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016525v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Oelsmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03149-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05270679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Storto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1425-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09874-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dieng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104972" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-024-01225-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Weon Seo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3448488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-321-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04184048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01735-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kan Kouam&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09763-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-14-733-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3743-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Hegglin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bovensmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Fawcett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.941490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Llovel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09685-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horwath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Gutknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Kulaiappan Palanisamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-411-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Meehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichiro Kido" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Tozuka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34003-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gouzenes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00448-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671357v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Trewin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Howell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0196.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224667" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouzenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Sow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103450" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05953-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Frery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sim&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ni&#241;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2019.05.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshin P. Raj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A. Johannessen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chatterjee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calafat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00694-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dibarboure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10502856.2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Tapley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#8208;weon Seo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090656" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1500-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1165-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244186" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamlington" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina R Barletta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00582" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09552-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03048785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z Hakuba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00432" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zawadzki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1189-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. Ponte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia M. Domingues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Stammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09574-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.07.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V959HLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835186v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legeais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zuo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-281-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01890287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835472v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yu Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020282" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Champollion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benveniste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9402-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don P. Chambers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9381-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joana Fernandes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-557-2017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ablain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Legeais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prandi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9389-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steven Nerem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Church" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/549334d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyssignac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ablain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073308" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9363-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Von Schuckmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Palmer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Trenberth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2876" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Champollion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schrama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib B Dieng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-015-9314-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Palanisamy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016588v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/051001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palanisamy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soudarin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.02.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KS3V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963776v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EF000188" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0687-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jogs-2014-003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#270;urech" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Warner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220701" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990965v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Church" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Clark" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gregory" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00825699v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50568" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Merchant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-11-00254.1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991287v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2013.771595" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991277v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. Chen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50772" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gennero" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Minh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-012-0629-z" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813482v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gregory" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.342.6165.1445-a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahmstorf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foster" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044035" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784612v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.03.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8K63W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007706" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991279v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Wood" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3647-2012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieng Habib Boubacar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48511" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162473v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazenave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F. Wood" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718222" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980033v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cretaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arsen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouraev" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuglinski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.01.004" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPKX95C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625951v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.139" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QZ53KH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634230v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047411" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575518v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784644v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Calafat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.03.002" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTZRM18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991080v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-010-0324-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C01NRXPB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nicholls" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991281v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1185782" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990963v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.035" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMLBWCPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394809v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081105" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cretaux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.004" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSNC82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Nguyen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409135v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Romanovski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shabunin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0289-7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBMQX09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991313v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036564" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990932v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287146v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flechtner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287147v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409130v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409129v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280240v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0182y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nerem" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Chambers" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Leuliette" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409127v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hansen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Keeling" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280273v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-L. Fu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizandro Rodriguez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo-Duc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR004941" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJRKCKNS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280286v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.027" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973284v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133325" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280251v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Ivins" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280317v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402154v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zakharova" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouraev" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280323v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441537v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1345-246X.2006.03184.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409124v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leuliette" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409125v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Traon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785717v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Behrend" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernasconi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klotz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053709" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429435v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004331" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280239v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard-Campbell" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024778" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280253v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Reigber" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwintzer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409126v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Enjolras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souyris" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phalippou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280250v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097370v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Irigaray" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kemeny" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.06.032" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFMDCJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280316v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409123v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Evans" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alpers" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farr" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409119v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022719" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385169v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.08.016" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280248v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409120v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jd004940" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280296v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cr&#233;taux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kouraev" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233; Nguyen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0380-1330(05)70281-1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280294v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Aladin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Plotnikov" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Smurov" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409122v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409121v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishii" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280318v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nerem" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RG000139" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHN2SCMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280180v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Buharizin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2003.12.011" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9S68NQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280243v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02328.x" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280320v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Milly" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beneveniste" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lettenmaier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280246v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280276v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samain" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mognard-Campbell" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.07.007" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280278v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.835307" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280314v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046750v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thoraval" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pyle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835179v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09804-w" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670756v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09617-1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248307v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863145v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capron" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/24" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949131v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Meehl" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Montoya" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Toggweiler" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wieners" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108610995.010" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991323v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stammer" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ponte" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tamisiea" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-121211-172406" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016532v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Church J." TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Clark P." TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory J." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016566v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016511v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990962v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjconf/e2009-00917-8" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287145v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bindoff" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willebrand" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gregory" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280295v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3082-7_12" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280319v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18861-9_2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949023v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.11624-0" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730589v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passaro" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118683v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van de Wal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164451v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846892v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682709v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267002v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lombard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016525v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>