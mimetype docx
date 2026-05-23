--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (166)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (167)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1078 +234,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sea level trend budget over 2004–2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Increased Deep Ocean Warming From a Sea Level Budget Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chunxue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunxue Yang</w:t>
+                <w:t xml:space="preserve">Andrea Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Storto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Blazquez</w:t>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-1425-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025ef007403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270679v1</w:t>
+                <w:t xml:space="preserve">hal-05583846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the Earth System Oscillating at a 6-Year Period?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Regional sea level trend budget over 2004–2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pfeffer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Blazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-024-09874-4⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.1425-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1425-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389889v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal changes in interannual sea level along the world coastlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Oelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 253, pp.104972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Space Research Coastal sea level rise at altimetry-based virtual stations in the Gulf of Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why is the Earth System Oscillating at a 6-Year Period?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2024.11.069⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.503-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-024-09874-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848414v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to sea level rise in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12210-024-01225-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of GRACE/GRACE-FO Solutions Using Caspian Sea Level Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianli Chen</w:t>
+                <w:t xml:space="preserve">Ki-Weon Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.15885-15899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2024.3448488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+                <w:t xml:space="preserve">Advances in Space Research Coastal sea level rise at altimetry-based virtual stations in the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104245⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2024.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236877v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspian Sea Level Change Observed by Satellite Altimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">How accurate is accurate enough for measuring sea-level rise and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song-Yun Wang</w:t>
+                <w:t xml:space="preserve">Adrien Guérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.796-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15030703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01735-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720471v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04184048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the global mean ocean mass budget over 2005–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,13867 +1393,13867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How accurate is accurate enough for measuring sea-level rise and variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESD Ideas: A 6-year oscillation in the whole Earth system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01735-z⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.733-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-14-733-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04184048v1</w:t>
+                <w:t xml:space="preserve">hal-04631620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Global Change in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kan Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (1), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-022-09763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04831627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESD Ideas: A 6-year oscillation in the whole Earth system?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caspian Sea Level Change Observed by Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Veronique Dehant</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-14-733-2023⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15030703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631620v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pluri-annual and decadal changes in terrestrial water storage predicted by global hydrological models in comparison with the GRACE satellite gravity mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pfeffer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alejandro Blazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (20), pp.3743 - 3768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-27-3743-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-based Earth observation in support of the UNFCCC Paris Agreement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominic Fawcett</w:t>
+                <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.941490⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.104245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219470v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications and Challenges of GRACE and GRACE Follow-On Satellite Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (1), pp.305-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-021-09685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sea-level budget and ocean-mass budget, with a focus on advanced data products and uncertainty characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Horwath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin D. Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Kulaiappan Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.411-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-411-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level extremes and compounding marine heatwaves in coastal Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald A Meehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoichiro Kido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoki Tozuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.6410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-34003-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary sea-level changes from global to local scales: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 478 (2261), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2022.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level along the world's coastlines can be measured by a network of virtual altimetry stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gouzenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-022-00448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03867901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headline Indicators for Global Climate Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Isensee</w:t>
+                <w:t xml:space="preserve">Space-based Earth observation in support of the UNFCCC Paris Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela I Hegglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Bovensmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Buchwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0196.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.941490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671357v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Level Fingerprints Due to Present-Day Water Mass Redistribution in Observed Sea-Level Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13224667⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631892v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guigone Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea-Level Fingerprints Due to Present-Day Water Mass Redistribution in Observed Sea-Level Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.4667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13224667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03215002v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and inter-annual variability of altimetry-based coastal sea level in the Mediterranean Sea: Comparison with tide gauges and models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. A. Sow</w:t>
+                <w:t xml:space="preserve">Influence of interannual variability in estimating the rate and acceleration of present-day global mean sea level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.022⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671324v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interannual variability in estimating the rate and acceleration of present-day global mean sea level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
+                <w:t xml:space="preserve">Trends and inter-annual variability of altimetry-based coastal sea level in the Mediterranean Sea: Comparison with tide gauges and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gouzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103450⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.3279-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671348v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the interannual variability in satellite gravity solutions: detection of climate modes fingerprints in water mass displacements across continents and oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+                <w:t xml:space="preserve">Headline Indicators for Global Climate Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blair Trewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Isensee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.E20-E37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-021-05953-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0196.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671327v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Altimetry and Argo to Non‐Closure of the Global Mean Sea Level Budget Since 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of the interannual variability in satellite gravity solutions: detection of climate modes fingerprints in water mass displacements across continents and oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL092824⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-021-05953-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321243v1</w:t>
+                <w:t xml:space="preserve">insu-03671327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-TRACK/ALES multi-mission processing system: New advances in altimetry towards the coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of Altimetry and Argo to Non‐Closure of the Global Mean Sea Level Budget Since 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Birol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fernando Niño</w:t>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Frery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.049⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL092824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671350v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altimetry-based sea level trends along the coasts of Western Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Marti</w:t>
+                <w:t xml:space="preserve">The X-TRACK/ALES multi-mission processing system: New advances in altimetry towards the coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Léger</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Niño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 68, pp.504-522. </w:t>
+              <w:t xml:space="preserve">, 2021, 67, pp.2398-2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2019.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671339v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic Sea Level Budget Assessment during the GRACE/Argo Time Period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sourav Chatterjee</w:t>
+                <w:t xml:space="preserve">Altimetry-based sea level trends along the coasts of Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Passaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12172837⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.504-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2019.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720585v1</w:t>
+                <w:t xml:space="preserve">insu-03671339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sea level anomalies and associated trends from Jason satellite altimetry over 2002–2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Dieng</w:t>
+                <w:t xml:space="preserve">Benefit of a second calibration phase to estimate the relative global and regional mean sea level drifts between Jason-3 and Sentinel-6a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00694-w⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science Open Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/essoar.10502856.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631951v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of a second calibration phase to estimate the relative global and regional mean sea level drifts between Jason-3 and Sentinel-6a</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Couhert</w:t>
+                <w:t xml:space="preserve">Global Ocean Mass Change From GRACE and GRACE Follow‐On and Altimeter and Argo Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Tapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki‐weon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science Open Archive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/essoar.10502856.2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (22), pp.34 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935762v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Ocean Mass Change From GRACE and GRACE Follow‐On and Altimeter and Argo Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clark Wilson</w:t>
+                <w:t xml:space="preserve">Coastal sea level anomalies and associated trends from Jason satellite altimetry over 2002–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ki‐weon Seo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090656⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00694-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04631925v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Level Rise, from Global to Local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12594-020-1500-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W L Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elva Escobar-Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sea level rise at Senetosa (Corsica) during the Jason altimetry missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Léger</w:t>
+                <w:t xml:space="preserve">GRACE—Gravity Data for Understanding the Deep Earth’s Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-16-1165-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234518v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE—Gravity Data for Understanding the Deep Earth’s Interior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dehant</w:t>
+                <w:t xml:space="preserve">Coastal sea level rise at Senetosa (Corsica) during the Jason altimetry missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gouzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244186⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1165-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-16-1165-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631898v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Arctic Sea Level Budget Assessment during the GRACE/Argo Time Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshin P. Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole B. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny A. Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D. Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12172837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Requirements for Long-Term Monitoring of the Global Mean Sea Level and Its Components Over the Altimetry Era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.397 - 401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00582⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631990v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Space-Based Measurement of Forest Properties for Carbon Cycle Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational Requirements for Long-Term Monitoring of the Global Mean Sea Level and Its Components Over the Altimetry Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hamlington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Horwath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina R Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09552-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.397 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720620v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Global Ocean Heat Content to Estimate the Earth Energy Imbalance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Space-Based Measurement of Forest Properties for Carbon Cycle Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Scipal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00432⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09552-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048785v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rashmi Shah</w:t>
+                <w:t xml:space="preserve">Measuring Global Ocean Heat Content to Estimate the Earth Energy Imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Z Hakuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Landerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380960v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in satellite estimates of global mean sea-level changes, trend and acceleration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ribes</w:t>
+                <w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vignudelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Fenoglio-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-11-1189-2019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-03668352v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: Relationships Between Coastal Sea Level and Large-Scale Ocean Circulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Uncertainty in satellite estimates of global mean sea-level changes, trend and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09574-4⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.1189-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-11-1189-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04720616v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary sea level changes from satellite altimetry: What have we learned? What are the new challenges?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest Editorial: Relationships Between Coastal Sea Level and Large-Scale Ocean Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui M. Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia M. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Stammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62, pp.1639-1653. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2018.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-04835455v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved and homogeneous altimeter sea level record from the ESA Climate Change Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Legeais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny A. Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.281-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-281-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sea-level budget 1993-present</w:t>
+                <w:t xml:space="preserve">Global sea-level budget 1993–present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Balmaseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-01890287v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sea-level budget 1993–present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Coastal Sea Level Offshore Hong Kong from Jason-2 Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Yu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10020282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03126139v1</w:t>
+                <w:t xml:space="preserve">insu-04835472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Coastal Sea Level Offshore Hong Kong from Jason-2 Altimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global sea-level budget 1993-present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Balmaseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10020282⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.1551-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1551-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04835472v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01890287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum: Xu, X.-Y. et al. Evaluation of Coastal Sea Level Offshore Hong Kong from Jason-2 Altimetry. Remote Sens. 2018, 10, 282</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Yu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs10071059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the uncertainty in GRACE estimates of the mass redistributions at the Earth surface: implications for the global water and sea level budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Blazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meyssignac</w:t>
+                <w:t xml:space="preserve">Jm Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Lemoine</w:t>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215 (1), pp.415-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggy293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Space Science Institute (ISSI) Workshop on Integrative Study of the Mean Sea Level and its Components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lecomte</w:t>
+                <w:t xml:space="preserve">Contemporary sea level changes from satellite altimetry: What have we learned? What are the new challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-016-9402-2⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.1639-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835216v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Global Mean Sea Level Budget between 1993 and 2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Space Science Institute (ISSI) Workshop on Integrative Study of the Mean Sea Level and its Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, pp.309-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-016-9381-3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-016-9402-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835212v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new phase in the production of quality-controlled sea level data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham D. Quartly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joana Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.557-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-9-557-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03670730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Altimetry-Based Sea Level at Global and Regional Scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Fenoglio-Marc</w:t>
+                <w:t xml:space="preserve">Evaluation of the Global Mean Sea Level Budget between 1993 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don P. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, pp.7-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-016-9389-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-016-9381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835215v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise: No chaos in the satellite-data record</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Satellite Altimetry-Based Sea Level at Global and Regional Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fenoglio-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/549334d⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.7-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-016-9389-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04835196v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New estimate of the current rate of sea level rise from a sea level budget approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Boubacar Dieng</w:t>
+                <w:t xml:space="preserve">Sea-level rise: No chaos in the satellite-data record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Steven Nerem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Ablain</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Church</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017gl073308⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549, pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/549334d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632017v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04835196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface hydrology of the Lake Chad Basin from convection modelling and observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New estimate of the current rate of sea level rise from a sea level budget approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Boubacar Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-016-9363-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (8), pp.3744 - 3751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017gl073308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086954v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An imperative to monitor Earth's energy imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E. Trenberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.138-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NCLIMATE2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total land water storage change over 2003–2013 estimated from a global mass budget approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Schrama</w:t>
+                <w:t xml:space="preserve">Subsurface hydrology of the Lake Chad Basin from convection modelling and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darrozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/12/124010⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.471--502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-016-9363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632041v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea Level Budget Since 2003: Inference on the Deep Ocean Heat Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib B Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (2), pp.209-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-015-9314-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderik van De Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (November 2015), pp.44-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is anthropogenic sea level fingerprint already detectable in the Pacific Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.084024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic global warming threatens world cultural heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Total land water storage change over 2003–2013 estimated from a global mass budget approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Boubacar Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.051001. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.124010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/5/051001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/12/124010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016588v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sea level variability, total relative sea level rise and its impacts on islands and coastal zones of Indian Ocean over the last sixty years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic global warming threatens world cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.051001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/5/051001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020520v1</w:t>
+                <w:t xml:space="preserve">hal-01016588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rate of sea-level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. B. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (5), pp.358-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nclimate2159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise and its coastal impacts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional sea level variability, total relative sea level rise and its impacts on islands and coastal zones of Indian Ocean over the last sixty years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soudarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013EF000188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00963776v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the processing methodology on satellite altimetry-based global mean sea level rise over the Jason-1 operating period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea level rise and its coastal impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-013-0687-3⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013EF000188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016591v1</w:t>
+                <w:t xml:space="preserve">hal-00963776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of La Niña on the global mean sea level and north Pacific ocean mass over 2005-2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the processing methodology on satellite altimetry-based global mean sea level rise over the Jason-1 operating period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Dieng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. von Schuckmann</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (1), pp.19-27. </w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (4), pp.351-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/jogs-2014-003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-013-0687-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016590v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Becker</w:t>
+                <w:t xml:space="preserve">Effect of La Niña on the global mean sea level and north Pacific ocean mass over 2005-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/jogs-2014-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550569v1</w:t>
+                <w:t xml:space="preserve">hal-01016590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroids' physical models from combined dense and sparse photometry and scaling of the YORP effect by the observed obliquity distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hanuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ďurech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brož</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. D. Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 551 (A67), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Level Rise by 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. U. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 342 (6165), pp.1445-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is land subsidence increasing the exposure to sea level rise in Alexandria, Egypt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (12), pp.2953-2957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ESA CLIMATE CHANGE INITIATIVE Satellite Data Records for Essential Climate Variables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Buchwitz</w:t>
+                <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-11-00254.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 2137-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016587v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">THE ESA CLIMATE CHANGE INITIATIVE Satellite Data Records for Essential Climate Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Downy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (10), pp.1541-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-11-00254.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818882v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual Sea Level Variations in the South China Sea Over 19502009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.164-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2013.771595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variations in degree-2 Earth's gravity coefficients C-2,C-0, C-2,C-2, and S-2,S-2 reveal large-scale mass transfers of climatic origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gm. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (15), pp.4060-4065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial water dynamics in the lower Ganges-estimates from ENVISAT and GRACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gennero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (10), pp.3693-3702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-012-0629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Level Rise by 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 342 (6165), pp.1445-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.342.6165.1445-a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence et élévation du niveau marin dans les villes côtières : apports de l'interférométrie radar satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784541v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.82-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784656v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating ENSO Influence on the Global Mean Sea Level, 1993-2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Assessment of Two-Dimensional Past Sea Level Reconstructions Over 1950-2009 Based on Tide-Gauge Data and Different Input Sea Level Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490419.2012.718209⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.945-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-011-9171-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798737v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing climate projections to observations up to 2011</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Sea level: A review of present-day and recent-past changes and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.96- 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114 (114), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784670v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability in water storage over 2003-2008 in the Amazon Basin from GRACE space gravimetry, in situ river level and precipitation data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Tide gauge-based sea level variations since 1950 along the Norwegian and Russian coasts of the Arctic Ocean: Contribution of the steric and mass components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.C06023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708050v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level: A review of present-day and recent-past changes and variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Comparing climate projections to observations up to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rahmstorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/7/4/044035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784612v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide gauge-based sea level variations since 1950 along the Norwegian and Russian coasts of the Arctic Ocean: Contribution of the steric and mass components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Tropical Pacific spatial trend patterns in observed sea level: internal variability and/or anthropogenic signature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JC007706⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.787-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-787-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784588v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Global runoff anomalies over 1993-2009 estimated from coupled Land-Ocean-Atmosphere water budgets and its relation with climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Technology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (10), pp.3647-3658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-16-3647-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162472v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global runoff anomalies over 1993-2009 estimated from coupled Land-Ocean-Atmosphere water budgets and its relation with climate variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">USING GRACE TO DETECT GROUNDWATER STORAGE VARIATIONS: THE CASES OF CANNING BASIN AND GUARANI AQUIFER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. F. Wood</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Water Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991279v1</w:t>
+                <w:t xml:space="preserve">hal-01162472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence d'El Niño et de La Niña sur le niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieng Habib Boubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79, pp.34-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global runoff anomalies over 1993–2009 estimated from coupled Land–Ocean–Atmosphere water budgets and its relation with climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric F. Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, pp.3647-3658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-16-3647-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional sea level change and variability in the Caribbean sea since 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/v10156-011-0029-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Estimation of Mean Sea Level in the Arctic Ocean from Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prandi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.61-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01490419.2012.718222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLS: A lake database to monitor in the Near Real Time water level and storage variations from remote sensing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vuglinski</w:t>
+                <w:t xml:space="preserve">Sea level variations at tropical Pacific islands since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Letetrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80-81, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980033v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.533-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-533-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656782v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea level and climate: measurements and causes of changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.647-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991077v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past terrestrial water storage (1980-2008) in the Amazon Basin reconstructed from GRACE and in situ river gauging data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steric sea level variations over 2004-2010 as a function of region and depth: Inference on the mass component variability in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-533-2011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.WOS:000293642200001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784524v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level and climate: measurements and causes of changes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-dimensional reconstruction of the Mediterranean sea level over 1970-2006 from tide gage data and regional ocean circulation model outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volfango Rupolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcc.139⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (1-2), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625951v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric sea level variations over 2004-2010 as a function of region and depth: Inference on the mass component variability in the North Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Satellite-based high latitude snow volume trend, variability and contribution to sea level over 1989/2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047411⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3-4), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634230v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based high latitude snow volume trend, variability and contribution to sea level over 1989/2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Mognard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575518v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional reconstruction of the Mediterranean sea level over 1970-2006 from tide gage data and regional ocean circulation model outputs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Stocchi</w:t>
+                <w:t xml:space="preserve">Terrestrial waters and sea level variations on interannual time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jevrejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 77 (1-2), pp.49-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 75 (1-2), pp.76-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784644v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part I: Comparison to GRACE Terrestrial Water Storage Estimates and In Situ River Discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">SOLS: A lake database to monitor in the Near Real Time water level and storage variations from remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuglinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2010jhm1211.1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (9), pp.1497-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990912v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part I: Comparison to GRACE Terrestrial Water Storage Estimates and In Situ River Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.583-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2010jhm1211.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634223v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and interannual variability in sea level over 2002-2009 based on satellite altimetry, Argo float data and GRACE ocean mass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Recent hydrological behavior of the East African great lakes region inferred from GRACE, satellite altimetry and rainfall observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Guentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cretaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-010-0324-0⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (3), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991080v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise and its impact on coastal zones (June, pg 1517, 2007)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Sea-Level Rise and Its Impact on Coastal Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 329 (5992), pp.628-628</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 328 (5985), pp.1517-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1185782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634237v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Level Rise and Its Impact on Coastal Zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Time-variable gravity from space and present-day mass redistribution in the Earth system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328 (5985), pp.1517-1520. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (3-4), pp.263-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1185782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991281v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-variable gravity from space and present-day mass redistribution in the Earth system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (3-4), pp.263-274. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.601-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2010jhm1212.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990963v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Evaluation of the ISBA-TRIP Continental Hydrological System. Part II: Uncertainties in River Routing Simulation Related to Flow Velocity and Groundwater Storage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Regional and interannual variability in sea level over 2002-2009 based on satellite altimetry, Argo float data and GRACE ocean mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinehut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (3), pp.601-617. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (5), pp.1193-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2010jhm1212.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-010-0324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990993v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary Sea Level Rise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Llovel</w:t>
+                <w:t xml:space="preserve">Sea-level rise and its impact on coastal zones (June, pg 1517, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5992), pp.628-628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394809v1</w:t>
+                <w:t xml:space="preserve">hal-00634237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global land water storage change from GRACE over 2002-2009; Inference on sea level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Contemporary Sea Level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.004⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.145-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120308-081105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991076v1</w:t>
+                <w:t xml:space="preserve">hal-02394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional reconstruction of past sea level (1950-2003) from tide gauge data and an Ocean General Circulation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Global land water storage change from GRACE over 2002-2009; Inference on sea level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. B. Nguyen</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (3), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991078v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An absolute calibration site for radar altimeters in the continental domain: Lake Issykkul in Central Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Lyard</w:t>
+                <w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dominh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinehut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-008-0289-7⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (1-2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00409135v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is coastal mean sea level rising faster than the global mean? A comparison between tide gauges and satellite altimetry over 1993-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008gl036564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level budget over 2003-2008: A reevaluation from GRACE space gravimetry, satellite altimetry and Argo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A new assessment of the error budget of global mean sea level rate estimated by satellite altimetry over 1993-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinehut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.193-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401223v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new assessment of the error budget of global mean sea level rate estimated by satellite altimetry over 1993-2008</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional reconstruction of past sea level (1950-2003) from tide gauge data and an Ocean General Circulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Guinehut</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (2), pp.193-201</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990932v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land water contributions from GRACE to sea level rise over 2002-2006</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Flechtner</w:t>
+                <w:t xml:space="preserve">An absolute calibration site for radar altimeters in the continental domain: Lake Issykkul in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Romanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Shabunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (8), pp.723-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-008-0289-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287146v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of past decades sea level using tide gauge, altimetry and in situ hydrographic data,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land water contributions from GRACE to sea level rise over 2002-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bergé-Nguyen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Flechtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 62, pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2008, 60, pp.381-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287147v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day sea level rise: A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (11), pp.761-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15255,312 +15272,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of steric sea level variations from combined GRACE and Jason-1 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of past decades sea level using tide gauge, altimetry and in situ hydrographic data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergé-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Llovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 254 (1-2), pp.194-202</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409129v1</w:t>
+                <w:t xml:space="preserve">hal-00287147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steric sea level variations inferred from combined Topex/Poseidon altimetry and GRACE gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGEOPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164, pp.721-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-007-0182y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Estimating future sea level change from past records&amp;quot; by Nils-Axel Morner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Nerem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15628,77 +15641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate observations compared to projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rahmstorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15792,51 +15805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-L. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizandro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15917,64 +15930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Res. Res</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.W04427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16014,2489 +16027,2545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of ENVISAT RA-2-derived water levels validation over the Amazon basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+                <w:t xml:space="preserve">Estimation of steric sea level variations from combined GRACE and Jason-1 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cauhopé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Biancale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254 (1-2), pp.194-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280286v1</w:t>
+                <w:t xml:space="preserve">hal-00409129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast are the ice sheets melting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 314 (5803), pp.1250-1252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1133325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variations of the mass balance of the Antarctica and Greenland ice sheets from GRACE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">How fast are the ice sheets melting?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 53, pp.198-208</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314, pp.1250-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280251v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast are the ice sheets melting?,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Present-day sea-level change: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Nerem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leuliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 314, pp.1250-1252</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (14-15), pp.1077-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280317v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon River discharge estimated from TOPEX/Poseidon altimetry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water volume change in the lower Mekong from satellite altimetry and imagery data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dominh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien L'Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (2), pp.570-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1345-246X.2006.03184.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402154v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Earth from space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Amazon River discharge estimated from TOPEX/Poseidon altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Kouraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boucher</w:t>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences C.R.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338, pp.943-948</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (3), pp.188-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280323v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water volume change in the lower Mekong from satellite altimetry and imagery data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Dominh</w:t>
+                <w:t xml:space="preserve">Observing the Earth from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien L'Hermitte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geosciences C.R.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.943-948</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441537v1</w:t>
+                <w:t xml:space="preserve">hal-00280323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day sea-level change: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Interannual variations of the mass balance of the Antarctica and Greenland ice sheets from GRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Ivins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (14-15), pp.1077-1083</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409124v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on present-day sea level change: a tribute to Christian le Provost</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Four new binary minor planets: (854) Frostia, (1089) Tama, (1313) Berna, (4492) Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Behrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Y. Le Traon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Guinehut</w:t>
+                <w:t xml:space="preserve">L. Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabanes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 446, pp.1177-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409125v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four new binary minor planets: (854) Frostia, (1089) Tama, (1313) Berna, (4492) Debussy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Roy</w:t>
+                <w:t xml:space="preserve">Perspectives on present-day sea level change: a tribute to Christian le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Klotz</w:t>
+                <w:t xml:space="preserve">P. Y. Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinehut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (5-6), pp.445-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785717v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-variations of the regional evapotranspiration rate from GRACE satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of high-latitude snow mass derived from the GRACE gravimetry mission (2002-2004)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Time-variations of evapotranspiration rate from Gravity Recovery and Climate Experiment (GRACE) satellite gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL024778⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.W10403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280239v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE observations of changes in continental water storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances study of interferometric radar altimeters: from the instrument to the global mission definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Flechtner</w:t>
+                <w:t xml:space="preserve">J. C. Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizandro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Reigber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gunter</w:t>
+                <w:t xml:space="preserve">L. Phalippou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.164-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280253v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances study of interferometric radar altimeters: from the instrument to the global mission definition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRACE observations of changes in continental water storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flechtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwintzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Enjolras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Phalippou</w:t>
+                <w:t xml:space="preserve">A. Gunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.112-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409126v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-variations of evapotranspiration rate from Gravity Recovery and Climate Experiment (GRACE) satellite gravimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Evolution of high-latitude snow mass derived from the GRACE gravimetry mission (2002-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Mognard-Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005WR004331⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L02501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL024778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280250v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by PIXE–RBS of metallic contamination of tissues surrounding a metallic prosthesis on a knee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guibert</w:t>
+                <w:t xml:space="preserve">J.L. Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Irigaray</w:t>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">T. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 251, pp.246-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.06.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00097370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanoes and sea level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Preliminary results of ENVISAT RA-2-derived water levels validation over the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cauhopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (2), pp.252-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280316v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasat - A 25-year legacy of success</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Effects of land water storage on global mean sea level over the past half century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409123v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of land water storage on global mean sea level over the past half century</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Seasat - A 25-year legacy of success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Farr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.384-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409119v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain water storage in the Negro River basin estimated from microwave remote sensing of inundation area and water levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Time variations of land water storage from an inversion of 2 year of GRACE geoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ramillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.08.016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 235, pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00385169v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time variations of land water storage from an inversion of 2 year of GRACE geoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Floodplain water storage in the Negro River basin estimated from microwave remote sensing of inundation area and water levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Güntner</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99 (4), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280248v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00385169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of continental water to sea level variations during the 1997-1998 El Nino-Southern Oscillation event: Comparison between Atmospheric Model Intercomparison Project simulations and TOPEX/Poseidon satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ngo-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18505,3899 +18574,3968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (D9), pp.WOS:000229145800001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004jd004940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Sea Level of the Big Aral Sea from Satellite Altimetry and Its Implications for Water Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Crétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergé Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (4), pp.520-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0380-1330(05)70281-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern hydro-biological state of the Small Aral sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickolai Aladin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Cretaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.S. Plotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Smurov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.375-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosteric sea level rise for the past 50 years; comparison with tide gauges and inference on water mass contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dominh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Nerem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (4), pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of thermal expansion to present-day sea-level change revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ishii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (1), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-Day sea level change : observations and causes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Volcanoes and sea level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.S. Nerem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 438, pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00280318v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea ice cover in the Caspian and Aral seas from historical and satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Buharizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47, pp.89-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2003.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global time-variations of hydrological signals from GRACE satellite gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brunau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 158 (3), pp.813-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02328.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International workshop examines the role of space techniques to measure spatio-temporal change in terrestrial waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C.D. Milly</w:t>
+                <w:t xml:space="preserve">J. Beneveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lettenmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS, AGU Trans.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of global time variations of surface water mass by GRACE geoid inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schwintzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings GGSM 2004 IAG International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, -, pp.310-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ob' river discharge from TOPEX/Poseidon satellite altimetry (1992–2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mognard-Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93 (1-2), pp.238-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2004.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy of active and passive satellite microwave data for the study of first-year sea ice in the Caspian and Aral seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Buharizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (10), pp.2170-2176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2004.835307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of interannual sea level variations in the Indian ocean from Topex/Poseidon altimetry, temperature data and tide gauges with ENSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dominh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43, pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-axis dynamic topography constrained by major-element chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Present-Day sea level change : observations and causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.G. Pyle</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Nerem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.RG3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003RG000139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046750v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth and geoid anomalies over oceanic hotspot swells: A global survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Along-axis dynamic topography constrained by major-element chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monnereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">D.G. Pyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 149 (1-4), pp.49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02566037v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity and thickness of the sub-lithospheric low-viscosity zone: constraints from geoid and depth over oceanic swells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
+                <w:t xml:space="preserve">Depth and geoid anomalies over oceanic hotspot swells: A global survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90034-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 95 (B10), pp.15429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/JB095iB10p15429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565979v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the apparent compensation depth of hotspot swells with age of plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Viscosity and thickness of the sub-lithospheric low-viscosity zone: constraints from geoid and depth over oceanic swells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 91 (1-2), pp.179-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90160-4⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 89 (1), pp.84-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566034v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation of the apparent compensation depth of hotspot swells with age of plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 91 (1-2), pp.179-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90160-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasat gravity undulations in the central Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (1-2), pp.130-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-9201(87)90116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0031-9201(87)90116-6⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02565966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Change in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kan Jean Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44 (1), 2023, Special Issue: Global Change in Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Balmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62686/24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Special Issue on Oceanography, Hydrology and Glaciology from Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1239-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-023-09804-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: International Space Science Institute (ISSI) Workshop on Geohazards and Risks Studied from Earth Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benveniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.1179-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10712-020-09617-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03670756v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-04863145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9 - Climate Change and Impacts on Variability and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Meehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Toggweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wieners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos R. Mechoso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacting Climates of Ocean Basins : Observations, Mechanisms, Predictability, and Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.293-337, 2020, 9781108610995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108610995.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Hydrology of the Lake Chad Basin from Convection Modelling and Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Darrozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazenave A. (ed.), Champollion N. (ed.), Benveniste J. (ed.), Chen J. (ed.) Remote sensing and water resources. Cham : Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-312, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes for Contemporary Regional Sea Level Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Tamisiea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlson, C. A.;Giovannoni, S. J.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Marine Science, Vol 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Reviews, pp.21-46, 2013, Annual Review of Marine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-marine-121211-172406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Level Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Church J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Clark P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregory J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stocker, T. F. Qin, D. Plattner, G. K. Tignor, M. Allen, S. K. Boschung, J. Nauels, A. Xia, Y. Bex, V. Midgley, P. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change 2013: The Physical Science Basis. Contribution of Working Group I to the Fifth Assessment Report of the Intergovernmental Panel on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp. 1137-1216, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp. 969-973, 2011, Encyclopedia of Earth Sciences Series, 978-90-481-2641-5</w:t>
+              <w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016566v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Terre se réchauffe et la mer monte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Sea level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Singh, Vijay P., Singh, Pratap, Haritashya, Umesh K. (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Océan, le climat et nous: un équilibre fragil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED; Le Pommier, pp. 76-101, 2011, 978-2-7465-0531-5</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Snow, Ice and Glaciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 969-973, 2011, Encyclopedia of Earth Sciences Series, 978-90-481-2641-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011635v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Field, Temporal Variations from Space Techniq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harsh K. Gupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Solid Earth Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 484-488, 2010, Encyclopedia of Earth Sciences Series, 978-90-481-8701-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the solid Earth, oceans and land waters from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boutron, C.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erca: From the Human Dimensions of Global Environmental Change to the Observation of the Earth from Space, Vol 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E D P Sciences, pp.157-170, 2009, EPJ Web of Conferences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjconf/e2009-00917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations: oceanic climate and sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bindoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Willebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Artale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change 2007: The physical Science Basis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.385-432, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite altimetry for monitoring lake level changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Crétaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergé-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary Water Resources: Strategies for Regional Security and Ecological Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-146, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-3082-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day sea level rise: from satellite and in situ observations to physical causes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dominh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gennero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite Altimetry for Geodesy, Geophysics and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, pp.23-31, 2004, International Association of Geodesy Symposia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-18861-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22407,107 +22545,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ocean Sciences. Volume 5: Technology, Instrumentation. Satellite Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.397-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.11624-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22517,1853 +22655,1853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day Sea Level Changes in the World Coastal Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Birol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Passaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cazenave</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Gouzenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting American Geophysical Union, San Francisco, USA, 9-13 décembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Woodworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Changements Environnementaux Côtiers : Impact de la hausse du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roderik van de Wal</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Global and Regional Sea Level variability and change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of the Balearic Islands Palma de Mallorca, Spain, Jun 2015, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118683v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements Environnementaux Côtiers : Impact de la hausse du niveau de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Walker</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderik van de Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Global and Regional Sea Level variability and change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the Balearic Islands Palma de Mallorca, Spain, Jun 2015, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164451v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating uncertainties of future coastal impacts for decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Häfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of last decades sea level variations for coastal erosion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land subsidence on Alexandria observed by SAR interferometry techniques, implications for exposure to sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise with respect to other causes of coastal erosion: examples in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACENET - Strengthening Pacific European Collaboration in Research, Development and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Continental freshwater discharge estimates from satellite observations and terrestrial water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567651v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental freshwater discharge estimates from satellite observations and terrestrial water balance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Munier</w:t>
+                <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States. 1p</w:t>
+              <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682709v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Evaluation of groundwater storage variations in various large aquifers using GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640008v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of groundwater storage variations in various large aquifers using GRACE data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maisongrande</w:t>
+                <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, Austria. 1p</w:t>
+              <w:t xml:space="preserve">EGU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682706v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past sea-level reconstruction and variability of sea-level trend patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Llovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Orlando, United States. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24373,273 +24511,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de la France au XXIe siècle. Vol 5 : Changement climatique et niveau de la mer : de la planète aux côtes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2015, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24649,105 +24787,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Terre et l'environnement observés depuis l'espace : Leçons inaugurales du Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France/Fayard, 80 p., 2013, Leçons inaugurales | n° 235, 9782722602762 9782213678733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId755"/>
+      <w:footerReference w:type="default" r:id="rId757"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24894,51 +25032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Oelsmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03149-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05270679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Storto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1425-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09874-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dieng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104972" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-024-01225-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Wilson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Weon Seo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3448488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-321-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04184048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01735-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kan Kouam&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09763-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-14-733-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3743-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Hegglin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bovensmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Fawcett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.941490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Llovel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09685-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horwath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Gutknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Kulaiappan Palanisamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-411-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Meehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichiro Kido" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Tozuka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34003-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gouzenes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00448-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671357v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Trewin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Howell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0196.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224667" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouzenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Sow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103450" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05953-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Frery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sim&#233;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ni&#241;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2019.05.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshin P. Raj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A. Johannessen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chatterjee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calafat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00694-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dibarboure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10502856.2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Tapley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#8208;weon Seo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090656" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1500-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1165-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244186" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamlington" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina R Barletta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00582" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09552-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03048785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z Hakuba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00432" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zawadzki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1189-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. Ponte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia M. Domingues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Stammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09574-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.07.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V959HLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835186v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legeais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zuo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-281-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01890287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835472v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yu Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020282" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Champollion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benveniste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9402-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don P. Chambers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9381-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joana Fernandes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-557-2017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ablain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Legeais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prandi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9389-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steven Nerem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Church" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/549334d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyssignac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ablain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073308" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9363-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Von Schuckmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Palmer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Trenberth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2876" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Champollion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schrama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib B Dieng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-015-9314-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Palanisamy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016588v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/051001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palanisamy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soudarin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.02.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KS3V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963776v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EF000188" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0687-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jogs-2014-003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#270;urech" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Warner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220701" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990965v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Church" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Clark" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gregory" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00825699v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50568" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Merchant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-11-00254.1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991287v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2013.771595" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991277v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. Chen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50772" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gennero" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Minh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-012-0629-z" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813482v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gregory" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.342.6165.1445-a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahmstorf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foster" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044035" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784612v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.03.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8K63W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007706" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991279v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Wood" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3647-2012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieng Habib Boubacar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48511" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162473v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazenave" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F. Wood" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718222" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980033v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cretaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arsen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouraev" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuglinski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.01.004" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPKX95C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625951v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.139" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QZ53KH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634230v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047411" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575518v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784644v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Calafat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.03.002" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTZRM18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991080v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-010-0324-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C01NRXPB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nicholls" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991281v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1185782" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990963v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.035" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMLBWCPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394809v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081105" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cretaux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.004" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSNC82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Nguyen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409135v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Romanovski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shabunin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0289-7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBMQX09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991313v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036564" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990932v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287146v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flechtner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287147v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409130v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409129v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280240v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0182y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nerem" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Chambers" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Leuliette" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409127v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hansen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Keeling" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280273v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-L. Fu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizandro Rodriguez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo-Duc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR004941" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJRKCKNS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280286v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.027" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973284v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133325" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280251v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Ivins" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280317v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402154v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zakharova" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouraev" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280323v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441537v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1345-246X.2006.03184.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409124v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leuliette" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409125v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Traon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785717v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Behrend" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernasconi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klotz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053709" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429435v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004331" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280239v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard-Campbell" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024778" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280253v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Reigber" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwintzer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409126v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Enjolras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souyris" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phalippou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280250v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097370v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Irigaray" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kemeny" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.06.032" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFMDCJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280316v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409123v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Evans" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alpers" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farr" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409119v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022719" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385169v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.08.016" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280248v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409120v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jd004940" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280296v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cr&#233;taux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kouraev" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233; Nguyen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0380-1330(05)70281-1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280294v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Aladin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Plotnikov" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Smurov" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409122v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409121v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishii" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280318v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nerem" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RG000139" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHN2SCMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280180v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Buharizin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2003.12.011" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9S68NQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280243v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02328.x" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280320v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Milly" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beneveniste" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lettenmaier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280246v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280276v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samain" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mognard-Campbell" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.07.007" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280278v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.835307" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280314v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046750v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thoraval" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pyle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835179v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09804-w" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670756v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09617-1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248307v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863145v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capron" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/24" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949131v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Meehl" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Montoya" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Toggweiler" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wieners" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108610995.010" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991323v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stammer" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ponte" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tamisiea" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-121211-172406" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016532v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Church J." TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Clark P." TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory J." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016566v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016511v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990962v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjconf/e2009-00917-8" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287145v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bindoff" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willebrand" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gregory" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280295v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3082-7_12" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280319v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18861-9_2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949023v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.11624-0" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730589v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passaro" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118683v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van de Wal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164451v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846892v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682709v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267002v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lombard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016525v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Oelsmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03149-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05583846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Storto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef007403" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05270679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1425-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dieng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104972" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09874-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-024-01225-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Weon Seo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3448488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04184048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01735-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-321-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-14-733-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kan Kouam&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09763-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3743-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dahle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Llovel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09685-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horwath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Gutknecht" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Kulaiappan Palanisamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-411-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Han" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A Meehl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichiro Kido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Tozuka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34003-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gouzenes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00448-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Hegglin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bovensmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchwitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Fawcett" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.941490" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103450" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Dieng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouzenes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Sow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671357v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Trewin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Howell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0196.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05953-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Frery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sim&#233;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092824" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ni&#241;o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2019.05.033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jugier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dibarboure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10502856.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Tapley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#8208;weon Seo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calafat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00694-w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-020-1500-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244186" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1165-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshin P. Raj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny A. Johannessen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Chatterjee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172837" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamlington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina R Barletta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00582" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Scipal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09552-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03048785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z Hakuba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Landerer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00432" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zawadzki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1189-2019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. Ponte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia M. Domingues" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Stammer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09574-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legeais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zuo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-281-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bamber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1551-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Yu Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020282" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01890287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemoine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ribes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy293" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.07.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V959HLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Champollion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benveniste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9402-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joana Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-557-2017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don P. Chambers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9381-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ablain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Legeais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prandi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9389-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steven Nerem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Church" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/549334d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boubacar Dieng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Meyssignac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ablain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073308" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Von Schuckmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Palmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Trenberth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2876" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9363-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib B Dieng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-015-9314-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632067v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Palanisamy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Champollion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schrama" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/12/124010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016588v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/051001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Schuckmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2159" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020520v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palanisamy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soudarin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.02.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25KS3V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963776v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EF000188" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0687-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016590v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jogs-2014-003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794404v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#270;urech" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Warner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220701" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Church" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. U. Clark" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gregory" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00825699v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50568" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016587v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hollmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Merchant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-11-00254.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991287v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peng" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2013.771595" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991277v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. Chen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50772" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991057v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Khan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gennero" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Minh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-012-0629-z" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clark" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gregory" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.342.6165.1445-a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062234v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798737v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Gordon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718209" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784656v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Llovel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-011-9171-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54HJHQ76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2012.03.005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8K63W7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708050v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xavier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Longuevergne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784588v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007706" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahmstorf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foster" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044035" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784670v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-787-2012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991279v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Wood" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3647-2012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162472v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162498v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieng Habib Boubacar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48511" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162473v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cazenave" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F. Wood" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784686v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10156-011-0029-4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718222" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784541v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letetrel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.09.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-425K40TZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784524v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Xavier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-533-2011" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625951v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.139" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QZ53KH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634230v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047411" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784644v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Calafat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volfango Rupolo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.03.002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTZRM18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575518v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.011" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.10.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980033v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cretaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arsen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouraev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuglinski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.01.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPKX95C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1211.1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Guentner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cretaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTVR2HGR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991281v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nicholls" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1185782" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990963v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.07.035" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMLBWCPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990993v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jhm1212.1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991080v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinehut" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-010-0324-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C01NRXPB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634237v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394809v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120308-081105" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991076v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cretaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0QSNC82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401223v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dominh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.10.004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991313v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008gl036564" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990932v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991078v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rogel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Nguyen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409135v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Romanovski" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shabunin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0289-7" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBMQX09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287146v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flechtner" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409130v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287147v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280240v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0182y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409128v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nerem" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Chambers" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Leuliette" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409127v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hansen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Keeling" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280273v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alsdorf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-L. Fu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Mognard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizandro Rodriguez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo-Duc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR004941" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJRKCKNS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409129v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973284v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133325" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280317v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409124v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leuliette" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441537v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L'Hermitte" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1345-246X.2006.03184.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402154v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Zakharova" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouraev" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280323v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280251v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Ivins" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785717v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Behrend" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernasconi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klotz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053709" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409125v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Traon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429435v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004331" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409126v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Enjolras" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souyris" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phalippou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280253v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Reigber" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwintzer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunter" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280239v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mognard-Campbell" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024778" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097370v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Irigaray" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kemeny" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.06.032" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFMDCJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280286v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cauhop&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.027" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409119v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022719" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409123v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Evans" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alpers" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farr" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280248v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.005" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385169v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Leon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.08.016" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409120v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jd004940" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280296v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cr&#233;taux" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kouraev" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berg&#233; Nguyen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0380-1330(05)70281-1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280294v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Aladin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Plotnikov" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Smurov" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409122v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409121v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishii" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280316v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280180v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Buharizin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2003.12.011" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9S68NQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280243v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02328.x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280320v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Milly" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Douville" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beneveniste" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lettenmaier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280246v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280276v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samain" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mognard-Campbell" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2004.07.007" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280278v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2004.835307" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280314v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280318v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nerem" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RG000139" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHN2SCMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046750v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecroart" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thoraval" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Pyle" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566037v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JB095iB10p15429" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GH6743D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565979v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosemberg" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90034-9" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMRZP3W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566034v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnereau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90160-4" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSZ805WG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248307v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863145v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capron" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/24" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835179v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-023-09804-w" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670756v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09617-1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949131v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Meehl" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Montoya" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Toggweiler" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wieners" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108610995.010" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991323v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stammer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ponte" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tamisiea" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-121211-172406" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016532v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Church J." TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Clark P." TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregory J." TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011635v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016566v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016511v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990962v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjconf/e2009-00917-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287145v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bindoff" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willebrand" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gregory" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280295v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3082-7_12" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280319v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18861-9_2" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949023v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.11624-0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730589v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passaro" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164451v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118683v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van de Wal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846892v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682709v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682706v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267002v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lombard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016525v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>