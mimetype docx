--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1137,183 +1137,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Illuminations, Heraldry and King Edward III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Crunelle Vanrigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666280802426089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coriolanus : The Smiling Belly and the Parliament Fart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Crunelle Vanrigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANQ: A Quarterly Journal of Short Articles, Notes and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (3), pp.11-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3200/ANQQ.22.3.11-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070092v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04070097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry V as a Royal Entry</w:t>
               </w:r>
@@ -4918,51 +4918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05533199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Crunelle Vanrigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069998v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8642" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450918.2018.1455734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2017.0012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767815627764" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.86.1.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.77.1.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/ANQQ.22.3.11-16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666280802426089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2007.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2003.1665" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789604900107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789304300106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1983.1012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://honorechampion.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Bright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/etc.6.1.04cru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05533199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Crunelle Vanrigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069998v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8642" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450918.2018.1455734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2017.0012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767815627764" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.86.1.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.77.1.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666280802426089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/ANQQ.22.3.11-16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2007.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2003.1665" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789604900107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789304300106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1983.1012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://honorechampion.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Bright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/etc.6.1.04cru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>