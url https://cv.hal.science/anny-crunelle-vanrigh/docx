--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1665,165 +1665,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Too Much in the (Black) Sun’: Hamlet’s First Soliloquy, A Kristevan View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Crunelle Vanrigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Forum, an Electronic Journal of Early-Modern Literary and Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2 (2), https://web.archive.org/web/20060703013121/http:/www.hull.ac.uk/Hull/EL_Web/renforum/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘What A Case Am I In, Then?’: Hymen and Limen in As You Like It</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Crunelle Vanrigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q/W/E/R/T/Y</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04070506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘O Trespass Sweetly Urged’: The Sex of Space in Romeo and Juliet</w:t>
               </w:r>
@@ -4918,51 +4918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05533199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Crunelle Vanrigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069998v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8642" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450918.2018.1455734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2017.0012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767815627764" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.86.1.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.77.1.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666280802426089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/ANQQ.22.3.11-16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2007.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2003.1665" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789604900107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789304300106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1983.1012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://honorechampion.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Bright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/etc.6.1.04cru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05533199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Crunelle Vanrigh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069998v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04069948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070364v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8642" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450918.2018.1455734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2017.0012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767815627764" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.86.1.2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.77.1.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666280802426089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/ANQQ.22.3.11-16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sel.2007.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2003.1665" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789604900107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/018476789304300106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1983.1012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05159341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://honorechampion.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Bright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639920v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/etc.6.1.04cru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04070345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>