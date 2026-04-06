--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1215,693 +1215,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
+                <w:t xml:space="preserve">Lionel Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417296v1</w:t>
+                <w:t xml:space="preserve">hal-02395363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
+                <w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Dulieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Lemaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395363v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Quantum Trapping of Fast Atoms at Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic grazing incidence fast atom diffraction during molecular beam epitaxial growth of GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debiossac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.023203⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (2), pp.021602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417290v1</w:t>
+                <w:t xml:space="preserve">hal-01240512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic grazing incidence fast atom diffraction during molecular beam epitaxial growth of GaAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined experimental and theoretical study of fast atom diffraction on the beta(2)(2x4) reconstructed GaAs(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Atkinson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Debiossac</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4890121⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (15), pp.155308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240512v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined experimental and theoretical study of fast atom diffraction on the beta(2)(2x4) reconstructed GaAs(001) surface</w:t>
+                <w:t xml:space="preserve">Transient Quantum Trapping of Fast Atoms at Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zugarramurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (15), pp.155308. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), pp.023203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.023203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240514v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-grating deflection of fast atom beams</w:t>
               </w:r>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zugarramurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lunca-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,64 +2060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 269, pp.1216-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2297,64 +2297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Congiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 492, pp.L17-L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,76 +2935,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t>
+                <w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Fillion</w:t>
+                <w:t xml:space="preserve">J. H Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3018,118 +3018,127 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 124, pp.94702</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305993v1</w:t>
+                <w:t xml:space="preserve">hal-02163766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t>
+                <w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. H Fillion</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3143,160 +3152,151 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 124, pp.94702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163766v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic segregation of molecular hydrogen on water ice surface at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoud Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 404, pp.187-191. </w:t>
@@ -3372,77 +3372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (11), pp.115403. </w:t>
@@ -3480,77 +3480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for F − Formation by Simultaneous Double-Electron Capture during Scattering of F + from a LiF(001) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Bihole Complex Formation in Neutralization of Ne + on LiF(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86 (25), pp.5699-5702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3770,312 +3770,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85 (15), pp.3137-3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.3137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Grazing Incidence Fast Atom Diffraction (GIFAD) to the growth of MAPI3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JPH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time characterization of the UHV growth of MAPbI3 by Grazing Incidence Fast Atom Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Atom Diffraction from crystalline surfaces at femtometer wavelengths: where is the quantum limit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Sonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées du GDR MATEPI</w:t>
+              <w:t xml:space="preserve">100 years of matter waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428288v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin MAPI : growth dynamics and structure probed in real-time by Grazing Incidence Fast Atom Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,825 +4277,782 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Workshop du GDR HPERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Atom Diffraction from crystalline surfaces at femtometer wavelengths: where is the quantum limit?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time characterization of the UHV growth of MAPbI3 by Grazing Incidence Fast Atom Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 years of matter waves</w:t>
+              <w:t xml:space="preserve"> Journées du GDR MATEPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427565v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIFAD, the soft technique for characterizing surfaces, thin films, growth dynamics and phase transitions in real−time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mukherjee</w:t>
+                <w:t xml:space="preserve">Croissance sous−vide de couches minces de MAPbI : évidence pour une phase hexagonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 35th European Conference on Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve"> Journées Pérovskites Halogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428239v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing Fast Atom Diffraction (GIFAD): an advanced real−time surface characterization technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real−time monitoring of thin film growth by HiPIMS using Grazing Incidence Fast Atom Diffraction (GIFAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3−day International Conference on Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Verone, Italy</w:t>
+              <w:t xml:space="preserve"> 12th International Conference on Fundamentals and Industrial Applications of HIPIMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428149v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft potential and Van der Waals effects in He−KCl(001) grazing−incidence fast atom diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Szilasi</w:t>
+                <w:t xml:space="preserve">GIFAD, the soft technique for characterizing surface and thin film structure, growth dynamics and phase transitions in real−time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 29th international conference on atomic collisions in solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve"> E−MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427544v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real−time monitoring of thin film growth by HiPIMS using Grazing Incidence Fast Atom Diffraction (GIFAD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction d’atomes rapides en incidence rasante : principe et apport pour le suivi de croissance d’hétérostructures et d’interfaces hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 12th International Conference on Fundamentals and Industrial Applications of HIPIMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve"> Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428226v1</w:t>
+                <w:t xml:space="preserve">hal-04428266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance sous−vide de couches minces de MAPbI : évidence pour une phase hexagonale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing Fast Atom Diffraction (GIFAD): an advanced real-time surface characterization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Pérovskites Halogénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3d-ICOMAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander M. Korsunsky; Gino Mariotto; Andrea Sanson; Rodrigo Martins, Oct 2022, Verona, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428252v1</w:t>
+                <w:t xml:space="preserve">hal-04963583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIFAD, the soft technique for characterizing surface and thin film structure, growth dynamics and phase transitions in real−time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">GIFAD, the soft technique for characterizing surfaces, thin films, growth dynamics and phase transitions in real−time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,417 +5077,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E−MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve"> 35th European Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428281v1</w:t>
+                <w:t xml:space="preserve">hal-04428239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction d’atomes rapides en incidence rasante : principe et apport pour le suivi de croissance d’hétérostructures et d’interfaces hybrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Grazing Fast Atom Diffraction (GIFAD): an advanced real−time surface characterization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Dijon (en ligne), France</w:t>
+              <w:t xml:space="preserve"> 3−day International Conference on Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428266v1</w:t>
+                <w:t xml:space="preserve">hal-04428149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing Fast Atom Diffraction (GIFAD): an advanced real-time surface characterization technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft potential and Van der Waals effects in He−KCl(001) grazing−incidence fast atom diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Bocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Breiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Szilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d-ICOMAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexander M. Korsunsky; Gino Mariotto; Andrea Sanson; Rodrigo Martins, Oct 2022, Verona, Italy, Italy</w:t>
+              <w:t xml:space="preserve"> 29th international conference on atomic collisions in solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963583v1</w:t>
+                <w:t xml:space="preserve">hal-04427544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt sous-vide de couches minces de pérovskites hybrides : mode de croissance et structure cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6èmes Journées Pérovskites Halogénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous KCl(001) Surface Corrugation from Fast He Diffraction at Very Grazing Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Breiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5395,245 +5552,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Gravielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27 th International Symposium on Ion‑Atom Collisions; 14-16 July 2021 ; Organized On-line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Cluj - Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Dynamics at an Organic-Inorganic Interface Revealed in Real-Time by Grazing Incidence Fast Atom Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd International Workshop on Inelastic Ion-Surface Collisions (IISC-23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Dynamics at an Organic−Inorganic Interface Revealed in Real−Time by Grazing Incidence Fast Atom Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Dechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,73 +5805,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th International Conference NANOSEA NANO−structures and nanomaterials SElf−Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Carqueirane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5763,106 +5920,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,214 +6064,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367760v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04425316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6413,51 +6413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8C8294F"/>
+    <w:nsid w:val="815BCD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6644,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouchah-momeni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukherjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.102754" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Anah&#237; Bocan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Szilasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alejandro S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp02486e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8201;a. Bocan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szilasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8201;m. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.096101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atkinson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.012904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.12.056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNMDMPX1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810434" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSRB3K36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borisov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.115403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.043201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.3137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sonny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bocan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428136v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gravielle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magdalena Casagrande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouchah-momeni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukherjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.102754" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Anah&#237; Bocan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Szilasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alejandro S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp02486e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8201;a. Bocan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szilasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8201;m. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.096101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atkinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155308" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.012904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.12.056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNMDMPX1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810434" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSRB3K36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borisov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.115403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.043201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.3137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sonny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bocan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gravielle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magdalena Casagrande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>