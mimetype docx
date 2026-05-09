--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -160,263 +160,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
+                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ptok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Tsotezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406761v1</w:t>
+                <w:t xml:space="preserve">hal-05408846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tsotezem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosmus</w:t>
+                <w:t xml:space="preserve">E. Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antezak</w:t>
+                <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ptok</w:t>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tsotezem</w:t>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408846v1</w:t>
+                <w:t xml:space="preserve">hal-05406761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -581,51 +581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence fast atom diffraction in high-pressure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Breiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Szilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. m. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1215,291 +1215,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Amiaud</w:t>
+                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395363v1</w:t>
+                <w:t xml:space="preserve">hal-01417296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Debiossac</w:t>
+                <w:t xml:space="preserve">Physisorption and desorption of H 2 , HD and D 2 on amorphous solid water ice. Effect on mixing isotopologue on statistical population of adsorption sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
+                <w:t xml:space="preserve">Francois Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (10), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (44), pp.30148-30157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP03985A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417296v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic grazing incidence fast atom diffraction during molecular beam epitaxial growth of GaAs</w:t>
               </w:r>
@@ -1779,64 +1779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zugarramurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lunca-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1913,77 +1913,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zugarramurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lunca-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (1), </w:t>
@@ -2297,64 +2297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2 desorption kinetics on amorphous solid water: from compact to porous ice films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Congiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Adsorption Energy Difference between Ortho- and Para-D2 on an Amorphous Ice Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 492, pp.L17-L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2935,368 +2935,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t>
+                <w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. H Fillion</w:t>
+                <w:t xml:space="preserve">J.H. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 124, pp.94702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163766v1</w:t>
+                <w:t xml:space="preserve">hal-00305993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O amorphous ice studied by temperature programed desorption experiments</w:t>
+                <w:t xml:space="preserve">Interaction of D2 with H2O amorphous ice studied by temperature-programed desorption experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.H. Fillion</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 124, pp.94702</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 124 (9), pp.094702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2168446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305993v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic segregation of molecular hydrogen on water ice surface at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoud Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 404, pp.187-191. </w:t>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3845,2276 +3845,2276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.85.3137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrathin MAPI : growth dynamics and structure probed in real-time by Grazing Incidence Fast Atom Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Workshop du GDR HPERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Atom Diffraction from crystalline surfaces at femtometer wavelengths: where is the quantum limit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Sonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 years of matter waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time characterization of the UHV growth of MAPbI3 by Grazing Incidence Fast Atom Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées du GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real−time monitoring of thin film growth by HiPIMS using Grazing Incidence Fast Atom Diffraction (GIFAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12th International Conference on Fundamentals and Industrial Applications of HIPIMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sheffield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance sous−vide de couches minces de MAPbI : évidence pour une phase hexagonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées Pérovskites Halogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIFAD, the soft technique for characterizing surface and thin film structure, growth dynamics and phase transitions in real−time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E−MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffraction d’atomes rapides en incidence rasante : principe et apport pour le suivi de croissance d’hétérostructures et d’interfaces hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Dijon (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing Fast Atom Diffraction (GIFAD): an advanced real-time surface characterization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3d-ICOMAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander M. Korsunsky; Gino Mariotto; Andrea Sanson; Rodrigo Martins, Oct 2022, Verona, Italy, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIFAD, the soft technique for characterizing surfaces, thin films, growth dynamics and phase transitions in real−time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 35th European Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing Fast Atom Diffraction (GIFAD): an advanced real−time surface characterization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3−day International Conference on Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Verone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft potential and Van der Waals effects in He−KCl(001) grazing−incidence fast atom diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Bocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Breiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Szilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29th international conference on atomic collisions in solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous KCl(001) Surface Corrugation from Fast He Diffraction at Very Grazing Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Breiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Szilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Gravielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27 th International Symposium on Ion‑Atom Collisions; 14-16 July 2021 ; Organized On-line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Cluj - Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépôt sous-vide de couches minces de pérovskites hybrides : mode de croissance et structure cristalline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6èmes Journées Pérovskites Halogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organization Dynamics at an Organic-Inorganic Interface Revealed in Real-Time by Grazing Incidence Fast Atom Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 23rd International Workshop on Inelastic Ion-Surface Collisions (IISC-23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Matsue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organization Dynamics at an Organic−Inorganic Interface Revealed in Real−Time by Grazing Incidence Fast Atom Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena M. Staicu Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7th International Conference NANOSEA NANO−structures and nanomaterials SElf−Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Carqueirane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Bundaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H, O, and N interaction and reactivity on surfaces in laboratory and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Molecules in space and laboratory, Obs. de Paris et Univ. de Cergy-Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Grazing Incidence Fast Atom Diffraction (GIFAD) to the growth of MAPI3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Staicu Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425316v1</w:t>
-              </w:r>
-[...2067 lines deleted...]
-                <w:t xml:space="preserve">hal-00367760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6145,51 +6145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'analyse de surface par diffraction d'atomes rapides dans un environnement haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Magdalena Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,51 +6413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="815BCD52"/>
+    <w:nsid w:val="F2C8C62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6644,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouchah-momeni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukherjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.102754" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Anah&#237; Bocan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Szilasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alejandro S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp02486e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8201;a. Bocan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szilasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8201;m. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.096101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atkinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155308" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.012904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.12.056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNMDMPX1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810434" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSRB3K36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borisov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.115403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.043201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.3137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sonny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bocan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gravielle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magdalena Casagrande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouchah-momeni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9361-9085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel R Allouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P Sonny Tsotezem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Mukherjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M Staicu Casagrande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukherjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.102754" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Anah&#237; Bocan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Szilasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alejandro S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp02486e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8201;a. Bocan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szilasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8201;m. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.096101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amiaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03985A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Atkinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155308" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.012904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.12.056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNMDMPX1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amiaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Congiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Fillion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Congiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822492g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.056101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Matar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810434" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Fillion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Fillion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2168446" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoud Baouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSRB3K36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borisov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.115403" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.043201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.3137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Allouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sonny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Bocan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gravielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deleporte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dechaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Staicu Casagrande" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lemaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magdalena Casagrande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00261608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>