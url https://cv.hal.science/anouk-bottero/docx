--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -184,831 +184,909 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03935161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir / Empouvoirement : prises de pouvoir politiques et esthétiques aux États-Unis</w:t>
+                <w:t xml:space="preserve">Honeybees and Symphonies: Gender, Race and Musical Theatre’s Pastoral Enchantments in The Color Purple and The Secret Life of Bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Haensler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.184.0004⟩</w:t>
+              <w:t xml:space="preserve">Green Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (3), pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14688417.2026.2613588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293336v1</w:t>
+                <w:t xml:space="preserve">hal-05578385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We belong to the land': iteration as (dis)integration in Daniel Fish's 2019 revival of Oklahoma!</w:t>
+                <w:t xml:space="preserve">Pouvoir / Empouvoirement : prises de pouvoir politiques et esthétiques aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Haensler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coup de théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.184.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818329v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Greene, Emily Mann. Rebel Artist of the American Theater</w:t>
+                <w:t xml:space="preserve">We belong to the land': iteration as (dis)integration in Daniel Fish's 2019 revival of Oklahoma!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Seriality, reboots and iterability on the contemporary Anglophone stage, 38, pp.101-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.51139⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03935094v1</w:t>
+                <w:t xml:space="preserve">hal-04818329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes of stillness in Caroline, or Change</w:t>
+                <w:t xml:space="preserve">Alexis Greene, Emily Mann. Rebel Artist of the American Theater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Musical Theatre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.181-191. </w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/smt_00102_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/miranda.51139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945956v1</w:t>
+                <w:t xml:space="preserve">hal-03935094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Mira, The Pop Musical. Sweat, Tears and Tarnished Utopias</w:t>
+                <w:t xml:space="preserve">Paradoxes of stillness in Caroline, or Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, </w:t>
+              <w:t xml:space="preserve">Studies in Musical Theatre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.14353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/smt_00102_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935051v1</w:t>
+                <w:t xml:space="preserve">hal-03945956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipline des corps féminins dans A Chorus Line (1975)</w:t>
+                <w:t xml:space="preserve">Alberto Mira, The Pop Musical. Sweat, Tears and Tarnished Utopias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (165), pp.56-69. </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.165.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.14353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818618v1</w:t>
+                <w:t xml:space="preserve">hal-03935051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Moon Change”: Night Scenes and the Collision of the Personal and the Political in Tony Kushner’s Caroline, or Change (2004)</w:t>
+                <w:t xml:space="preserve">Fanny Beuré, That’s Entertainment ! Musique, danse et représentations dans la comédie musicale hollywoodienne classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.24584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ges.1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935011v1</w:t>
+                <w:t xml:space="preserve">hal-03935027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Beuré, That’s Entertainment ! Musique, danse et représentations dans la comédie musicale hollywoodienne classique</w:t>
+                <w:t xml:space="preserve">“Moon Change”: Night Scenes and the Collision of the Personal and the Political in Tony Kushner’s Caroline, or Change (2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/miranda.24584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935027v1</w:t>
+                <w:t xml:space="preserve">hal-03935011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discipline des corps féminins dans A Chorus Line (1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (165), pp.56-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.165.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-defining the musical: adapting Cabaret for the screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Musicals. From Stage to Screen/De la scène à l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-202, 2019, e-Theatrum mundi, 979-10-231-1158-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/LVGP3644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1018,926 +1096,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cage aux folles : le musical hors de la cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La comédie musicale, c’est plus qu’un genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théâtre du Châtelet, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Diva: Black Women's Songs on the US stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisible Lives, Silent Voices: An International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alice Borrego; Héloïse Lecomte; Gero Guttzeit; Esther Peeren, Feb 2024, Online (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Like a blade of corn, like a honeybee:' Re-thinking the pastoral in The Color Purple (2005) and The Secret Life of Bees (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Song, Stage and Screen XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ryan Donovan, Liz Wollman and Jessica Sternfeld; New York Public Library for the Performing Arts, Jun 2024, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre le non-dit dans 'Fun Home' (2015) de Lisa Kron et Jeanine Tesori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62e Congrès de la SAES: Transmission(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘We Belong to the Land’: visibility politics, utopian unity and the 2019 Broadway revival of Oklahoma!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on American Drama and Theater « ‘Game Over!’: US Drama and Theater and the End(s) of An American Ideal »)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma de Madrid, Jun 2022, Miraflores de la Sierra (Province de Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes of Stillness in Caroline, or Change (2004)</w:t>
+                <w:t xml:space="preserve">Hybridité et visibilité : exposer les fractures du musical américain à l’aide des cultural studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Song, Stage and Screen XV: Mobilities – Stage and Film Musical in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Lodron Universität Salzburg; Nils Grosch, Carolin Stahrenberg, Ruard Absaroka, Natalie Stadler, Roman Duffner, Jun 2021, Salzburg (Distanciel), Austria</w:t>
+              <w:t xml:space="preserve">Les cultural studies sont-elles une méthode ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Artois (Centre de Recherches Textes et Cultures); École Normale Supérieure (Séminaire Armes de la Critique), Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818529v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Sondheim’s Follies: from the ruins of the musical to the rebirth of a genre?</w:t>
+                <w:t xml:space="preserve">Paradoxes of Stillness in Caroline, or Change (2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60e Congrès de la SAES: RenaissanceS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Song, Stage and Screen XV: Mobilities – Stage and Film Musical in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Lodron Universität Salzburg; Nils Grosch, Carolin Stahrenberg, Ruard Absaroka, Natalie Stadler, Roman Duffner, Jun 2021, Salzburg (Distanciel), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818509v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridité et visibilité : exposer les fractures du musical américain à l’aide des cultural studies</w:t>
+                <w:t xml:space="preserve">Stephen Sondheim’s Follies: from the ruins of the musical to the rebirth of a genre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultural studies sont-elles une méthode ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Artois (Centre de Recherches Textes et Cultures); École Normale Supérieure (Séminaire Armes de la Critique), Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">60e Congrès de la SAES: RenaissanceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818541v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gigantisme et spectacle : les machines des megamusicals de Broadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire 2018-2019: La machine dans les arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRITEPS (Sorbonne Université), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Moon Change’ : Night Scenes and the Blurring of the Personal and the Political in Tony Kushner’s Caroline, or Change »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staging American Nights: Représentations de l’intime et mises en scène de la nuit aux Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musical américain, fabrique du corps féminin ? L’exemple de A Chorus Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e Congrès de l'AFEA: Disciplines/Indisciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes; Mathieu Duplay, Hélène Quanquin, et Camille Rouquet, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoroughly Modern Musicals ? Single Girls and the Sexual Revolution in Three American Musicals of the 1960s (Sweet Charity, Cabaret and Thoroughly Modern Millie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SAES: Révolution(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild and Untamed Thing’ : Exploring the Subversive Potential of Camp Aesthetics in The Rocky Horror Picture Show (1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire Ovale: Le vulgaire dans les arts et littératures anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Arnautou, Marianne Hillion et Clara Manco; Sorbonne Université, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1947,246 +2025,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir / Empouvoirement : prises de pouvoir politiques et esthétiques aux États-Unis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Boussac</w:t>
+                <w:t xml:space="preserve">Seriality, reboots and iterability on the contemporary Anglophone stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouk Bottero</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Haensler</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, 2025</w:t>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434601v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seriality, reboots and iterability on the contemporary Anglophone stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouvoir / Empouvoirement : prises de pouvoir politiques et esthétiques aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hélie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Haensler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coup de théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 38, 2025</w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818303v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2333,51 +2411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03935161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUL060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Boussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Haensler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.184.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.51139" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/smt_00102_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.165.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442517v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LVGP3644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05518525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03935161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bottero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUL060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14688417.2026.2613588" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Boussac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Haensler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.184.0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.51139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/smt_00102_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03935011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.24584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.165.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442517v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LVGP3644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05518525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>