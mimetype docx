--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -207,51 +207,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Triangle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, fellow de l'Institut Convergences Migration (2021-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">anouk.flamant@inshei.fr </w:t>
+          <w:t xml:space="preserve">anouk.flamant@insei.fr </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spécialités de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociologie de l'action publique locale (migrations ; discriminations)</w:t>
       </w:r>
     </w:p>
@@ -791,1547 +791,1560 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
+                <w:t xml:space="preserve">La fin des villes accueillantes ? Une hospitalité municipale sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Brive</w:t>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05360210v1</w:t>
+                <w:t xml:space="preserve">halshs-05605168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04934072v1</w:t>
+                <w:t xml:space="preserve">halshs-05360210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation nationale et internationale des politiques sociales : quel rôle de l’État et des collectivités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.209.0104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328221v1</w:t>
+                <w:t xml:space="preserve">halshs-04934072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French participation in transnational migration networks: understanding city (dis)involvement and “passivism”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation nationale et internationale des politiques sociales : quel rôle de l’État et des collectivités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Government Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03003930.2020.1857246⟩</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1-2 (209-210), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.209.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03114614v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French city networking: drivers and rationale for national investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (3), pp.377-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/glob.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Municipalities: Considering Politicians as Significant Actors of Local Practices on Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zeitschrift für Migrationsforschung : ZMF = Journal of migration studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (2), pp.121-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48439/zmf.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03884996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: city network activism and the governance of migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French participation in transnational migration networks: understanding city (dis)involvement and “passivism”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Government Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48 (6), pp.1017-1026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03003930.2022.2045277⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1152-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03003930.2020.1857246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622184v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03114614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur une démarche évaluation &amp;quot;partenariale&amp;quot; municipale : recompositions et résistances des professionnels dans l'école</w:t>
+                <w:t xml:space="preserve">Special issue: city network activism and the governance of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Local Government Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1017-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03003930.2022.2045277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.532.0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176835v1</w:t>
+                <w:t xml:space="preserve">hal-03622184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Handicap et emploi : les cahots du « tournant inclusif »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard sur une démarche évaluation &amp;quot;partenariale&amp;quot; municipale : recompositions et résistances des professionnels dans l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9209⟩</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2020/2), pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.532.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363798v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes, « ville accueillante » pour les populations exilées. De l’urgence humanitaire à la mise à l’abri inconditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/3 (185), pp.49-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.185.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction négociée de l’accueil des migrants par les municipalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Handicap et emploi : les cahots du « tournant inclusif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 185, pp.15-29. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le handicap face à la formation et au travail : vers une employabilité inclusive ?, 154, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363904v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Hors des grandes villes ! L’accueil des exilé·e·s dans les petits milieux d’immigration</w:t>
+                <w:t xml:space="preserve">La construction négociée de l’accueil des migrants par les municipalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aisling Healy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 | 2020 (2-3), pp.7-27. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 185, pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.15795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03131008v1</w:t>
+                <w:t xml:space="preserve">hal-03363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local turn in integration policies: why French cities differ</w:t>
+                <w:t xml:space="preserve">Éditorial : Hors des grandes villes ! L’accueil des exilé·e·s dans les petits milieux d’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (11), pp.1981-2000. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 | 2020 (2-3), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01419870.2020.1738522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.15795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02861247v1</w:t>
+                <w:t xml:space="preserve">halshs-03131008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réussite éducative, un enjeu territorial à la réalisation imparfaite</w:t>
+                <w:t xml:space="preserve">The local turn in integration policies: why French cities differ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Schepens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1981-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01419870.2020.1738522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01879606v1</w:t>
+                <w:t xml:space="preserve">halshs-02861247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadres de l’action publique locale en charge des politiques d’intégration des étrangers : entre réseaux de villes européens et contraintes nationales</w:t>
+                <w:t xml:space="preserve">La réussite éducative, un enjeu territorial à la réalisation imparfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Schepens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.103-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01867480v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incomplète construction des politiques municipales de lutte contre les discriminations raciales. Enquête dans les villes de Lyon, Nantes et Strasbourg (2001-2012) [=The Unachieved Formulation Of Policies Against Racial Discrimination In French Cities. The Case Of Lyon, Nantes, And Strasbourg (2001-2012)]</w:t>
+                <w:t xml:space="preserve">Les cadres de l’action publique locale en charge des politiques d’intégration des étrangers : entre réseaux de villes européens et contraintes nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), pp.257-292. </w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 57 (57), pp.84-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.243.0257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.057.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01867492v1</w:t>
+                <w:t xml:space="preserve">halshs-01867480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des personnes handicapées : du principe de non-discrimination à la gestion des compétences dans les collectivités territoriales</w:t>
+                <w:t xml:space="preserve">L’incomplète construction des politiques municipales de lutte contre les discriminations raciales. Enquête dans les villes de Lyon, Nantes et Strasbourg (2001-2012) [=The Unachieved Formulation Of Policies Against Racial Discrimination In French Cities. The Case Of Lyon, Nantes, And Strasbourg (2001-2012)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Handicap, âge, dépendance : quelles populations ?, 2016 (4), pp.333-352. </w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.257-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.164.0333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.243.0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525966v1</w:t>
+                <w:t xml:space="preserve">halshs-01867492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner la parole aux étrangers ? De la création d’une participation politique à l’usage ethnicisé de la catégorie d’ « étranger » par les municipalités</w:t>
               </w:r>
@@ -2389,249 +2402,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Prévert, La lutte contre les discriminations. Genèse et usages d’une politique publique</w:t>
+                <w:t xml:space="preserve">L’emploi des personnes handicapées : du principe de non-discrimination à la gestion des compétences dans les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Handicap, âge, dépendance : quelles populations ?, 2016 (4), pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.164.0333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01926810v1</w:t>
+                <w:t xml:space="preserve">halshs-01525966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture et immigration. De la question sociale à l’enjeu politique (1958-2007) [CR de lecture]</w:t>
+                <w:t xml:space="preserve">Aline Prévert, La lutte contre les discriminations. Genèse et usages d’une politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01926802v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et immigration. De la question sociale à l’enjeu politique (1958-2007) [CR de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chrétiens de gauche en France de 1945 à nos jours, sous la direction de Denis Pelletier et Jean-Louis Schlegel [CR lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.091.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2641,367 +2732,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes, réseaux de villes et gouvernance des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.214, 2024, Recherche, 978-2-11-138228-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boe Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox Populy : radiographie du vote lyonnais à la Présidentielle de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mili Spahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libel, pp.159, 2013, 978-2-917659-27-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00788415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3011,859 +3102,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularité des trajectoires d’engagement, pluralité des modalités d’accueil. Repenser les frontières du local au prisme du capital réticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacroix, Thomas; Michalon, Bénédicte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des localités pour accueillir : migrants dans les villes et villages de France et d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Bord de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-221, 2025, 9782385191566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir une coalition d’acteurs pour gagner une place dans la gouvernance des migrations : le cas de l’Association nationale des villes et territoires accueillants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lacroix et Bénédicte Michalon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des localités pour accueillir. Migrants dans les villes et villages de France et d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Documents, 978-2-38519-156-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'investir dans les réseaux européens ou à l'échelle locale : trois villes françaises face à la crise de l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flamant, Anouk; Fourot, Aude-Claire; Healy, Aisling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes, réseaux de villes et gouvernance des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-155, 2024, Recherche, 978-2-11-138228-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des politiques d’intégration et de lutte contre les discriminations à l’échelle municipale. Entretien avec Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandrin, Arnaud; Dagorn, Johanna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de la ville dans la lutte contre les discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2020, 9782858926114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03111252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les HandiPacte dans la fonction publique territoriale française. À propos de la liaison entre emploi, handicap et non-discrimination au niveau local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Le Bris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Droits de l'homme à l'épreuve du local. La non-discrimination. L'égale dignité près de chez soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-157, 2020, 978-2-84934-484-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférer une voix aux étrangers. Production et distinction des politiques municipales d'intégration par la catégorisation et la mobilisation du public « étranger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Gourgues; Alice Mazeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique saisie par ses « publics ». Gouvernement et (dés)ordre politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du septentrion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon dans la mondialisation. Populations étrangères et monde associatif : des acteurs centraux de l'internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payre, Renaud;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libel (Lyon), pp.196-213, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00962058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques municipales d'intégration des immigrés en Europe : production et usages des travaux du réseau Eurocités de 1990 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs de gouvernement. Circulations(s), traduction(s), réception(s).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.118-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Pari Politique des Villes Accueillantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05591311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment les villes peuvent-elles devenir des actrices clefs de lutte contre le racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.v4tnmc6qm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3873,187 +4052,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association Nationale des Villes et Territoires Accueillants : The Becoming of an Activist City Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Association Nationale des Villes et Territoires Accueillants : un réseau de villes entre réponse locale et déploiement international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4063,151 +4242,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du PEDT de la ville de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Coureau-Falquerho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Lhéritier Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire PoLoc; IFÉ/ENS de Lyon. 2018, http://observatoire-reussite-educative.fr/ressources/les-observations-de-PoLoc/etudes-rapports-poloc/rapport-devaluation-projet-educatif-de-la-ville-de-rennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4217,114 +4396,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de cité ! Construction et dilution d'une politique municipale d'intégration des étrangers dans les villes de Lyon, Nantes et Strasbourg (1981-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Lyon; SciencesPo Lyon, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LYO20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01898475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4392,51 +4571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2401FA54"/>
+    <w:nsid w:val="40D2668E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4540,51 +4719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="280B8C1D"/>
+    <w:nsid w:val="6B4E0C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4688,51 +4867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="89F11E9E"/>
+    <w:nsid w:val="B33EF3A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4836,51 +5015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E8BF32A"/>
+    <w:nsid w:val="3251D4F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +5163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="593E1768"/>
+    <w:nsid w:val="9E10DF23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5132,51 +5311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CCBD55B5"/>
+    <w:nsid w:val="4850DD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5378,51 +5557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0371-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168254433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/recherche/informations-generales-du-grhapes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anouk.flamant@insei.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/corriref-les-corridors-de-lasile-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/recherche/les-projets/localacc-presentation/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE41-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/fr/evenements/ukrainian-exile-in-europe-a-turning-point-in-the-migration-governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr/genre-pauvrete-et-intervention-sociale-3/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/le-temps-du-debat/l-accueil-des-refugies-peut-il-devenir-une-politique-locale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-enjeux-territoriaux/nantes-ville-accueillante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://campagne.hypotheses.org/%22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12370" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48439/zmf.173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03176835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Schepens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0084" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0257" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0333" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Dollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/45951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v4tnmc6qm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04929066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04232763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fournel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Coureau-Falquerho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01898475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO20120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0371-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168254433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/recherche/informations-generales-du-grhapes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anouk.flamant@insei.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/corriref-les-corridors-de-lasile-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/recherche/les-projets/localacc-presentation/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE41-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/fr/evenements/ukrainian-exile-in-europe-a-turning-point-in-the-migration-governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr/genre-pauvrete-et-intervention-sociale-3/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/le-temps-du-debat/l-accueil-des-refugies-peut-il-devenir-une-politique-locale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-enjeux-territoriaux/nantes-ville-accueillante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://campagne.hypotheses.org/%22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48439/zmf.173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03176835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738522" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Schepens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Dollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/45951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v4tnmc6qm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04929066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04232763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Coureau-Falquerho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01898475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO20120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>