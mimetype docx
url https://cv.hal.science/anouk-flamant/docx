--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -916,209 +916,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05605168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05360210v1</w:t>
+                <w:t xml:space="preserve">halshs-04934072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04934072v1</w:t>
+                <w:t xml:space="preserve">halshs-05360210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation nationale et internationale des politiques sociales : quel rôle de l’État et des collectivités ?</w:t>
               </w:r>
@@ -1176,343 +1176,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French city networking: drivers and rationale for national investment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French participation in transnational migration networks: understanding city (dis)involvement and “passivism”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/glob.12370⟩</w:t>
+              <w:t xml:space="preserve">Local Government Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1152-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03003930.2020.1857246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666883v1</w:t>
+                <w:t xml:space="preserve">halshs-03114614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Municipalities: Considering Politicians as Significant Actors of Local Practices on Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zeitschrift für Migrationsforschung : ZMF = Journal of migration studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (2), pp.121-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48439/zmf.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03884996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French participation in transnational migration networks: understanding city (dis)involvement and “passivism”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French city networking: drivers and rationale for national investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Government Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (6), pp.1152-1174. </w:t>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.377-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03003930.2020.1857246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/glob.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03114614v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: city network activism and the governance of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Government Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (6), pp.1017-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,560 +1540,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur une démarche évaluation &amp;quot;partenariale&amp;quot; municipale : recompositions et résistances des professionnels dans l'école</w:t>
+                <w:t xml:space="preserve">La construction négociée de l’accueil des migrants par les municipalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (2020/2), pp.21-43. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 185, pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.532.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176835v1</w:t>
+                <w:t xml:space="preserve">hal-03363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes, « ville accueillante » pour les populations exilées. De l’urgence humanitaire à la mise à l’abri inconditionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Handicap et emploi : les cahots du « tournant inclusif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0049⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le handicap face à la formation et au travail : vers une employabilité inclusive ?, 154, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363909v1</w:t>
+                <w:t xml:space="preserve">hal-03363798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Handicap et emploi : les cahots du « tournant inclusif »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard sur une démarche évaluation &amp;quot;partenariale&amp;quot; municipale : recompositions et résistances des professionnels dans l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Le handicap face à la formation et au travail : vers une employabilité inclusive ?, 154, pp.7-17. </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2020/2), pp.21-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.532.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363798v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction négociée de l’accueil des migrants par les municipalités</w:t>
+                <w:t xml:space="preserve">Nantes, « ville accueillante » pour les populations exilées. De l’urgence humanitaire à la mise à l’abri inconditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 185, pp.15-29. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021/3 (185), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363904v1</w:t>
+                <w:t xml:space="preserve">hal-03363909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Hors des grandes villes ! L’accueil des exilé·e·s dans les petits milieux d’immigration</w:t>
+                <w:t xml:space="preserve">The local turn in integration policies: why French cities differ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 | 2020 (2-3), pp.7-27. </w:t>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1981-2000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.15795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01419870.2020.1738522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03131008v1</w:t>
+                <w:t xml:space="preserve">halshs-02861247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local turn in integration policies: why French cities differ</w:t>
+                <w:t xml:space="preserve">Éditorial : Hors des grandes villes ! L’accueil des exilé·e·s dans les petits milieux d’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (11), pp.1981-2000. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 | 2020 (2-3), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01419870.2020.1738522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.15795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02861247v1</w:t>
+                <w:t xml:space="preserve">halshs-03131008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite éducative, un enjeu territorial à la réalisation imparfaite</w:t>
               </w:r>
@@ -2324,183 +2324,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner la parole aux étrangers ? De la création d’une participation politique à l’usage ethnicisé de la catégorie d’ « étranger » par les municipalités</w:t>
+                <w:t xml:space="preserve">L’emploi des personnes handicapées : du principe de non-discrimination à la gestion des compétences dans les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016/1 (14), pp.237-264. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Handicap, âge, dépendance : quelles populations ?, 2016 (4), pp.333-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.014.0237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.164.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525977v1</w:t>
+                <w:t xml:space="preserve">halshs-01525966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des personnes handicapées : du principe de non-discrimination à la gestion des compétences dans les collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Donner la parole aux étrangers ? De la création d’une participation politique à l’usage ethnicisé de la catégorie d’ « étranger » par les municipalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Handicap, âge, dépendance : quelles populations ?, 2016 (4), pp.333-352. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (14), pp.237-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.164.0333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.014.0237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525966v1</w:t>
+                <w:t xml:space="preserve">halshs-01525977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert, La lutte contre les discriminations. Genèse et usages d’une politique publique</w:t>
               </w:r>
@@ -2759,64 +2759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes, réseaux de villes et gouvernance des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.214, 2024, Recherche, 978-2-11-138228-2</w:t>
             </w:r>
           </w:p>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,64 +3366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'investir dans les réseaux européens ou à l'échelle locale : trois villes françaises face à la crise de l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flamant, Anouk; Fourot, Aude-Claire; Healy, Aisling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes, réseaux de villes et gouvernance des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3691,173 +3691,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon dans la mondialisation. Populations étrangères et monde associatif : des acteurs centraux de l'internationalisation</w:t>
+                <w:t xml:space="preserve">Les politiques municipales d'intégration des immigrés en Europe : production et usages des travaux du réseau Eurocités de 1990 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Payre, Renaud;. </w:t>
+              <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Libel (Lyon), pp.196-213, 2013</w:t>
+              <w:t xml:space="preserve">Savoirs de gouvernement. Circulations(s), traduction(s), réception(s).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.118-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00962058v1</w:t>
+                <w:t xml:space="preserve">halshs-00807793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques municipales d'intégration des immigrés en Europe : production et usages des travaux du réseau Eurocités de 1990 à 2010</w:t>
+                <w:t xml:space="preserve">Lyon dans la mondialisation. Populations étrangères et monde associatif : des acteurs centraux de l'internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud ;. </w:t>
+              <w:t xml:space="preserve">Payre, Renaud;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs de gouvernement. Circulations(s), traduction(s), réception(s).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.118-136, 2013</w:t>
+              <w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libel (Lyon), pp.196-213, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00807793v1</w:t>
+                <w:t xml:space="preserve">halshs-00962058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4571,51 +4571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40D2668E"/>
+    <w:nsid w:val="C997240F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4719,51 +4719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B4E0C28"/>
+    <w:nsid w:val="8D2E1401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B33EF3A4"/>
+    <w:nsid w:val="A553106E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5015,51 +5015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3251D4F0"/>
+    <w:nsid w:val="EE47C67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5163,51 +5163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9E10DF23"/>
+    <w:nsid w:val="2ECA5688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5311,51 +5311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4850DD71"/>
+    <w:nsid w:val="F2C1C226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5557,51 +5557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0371-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168254433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/recherche/informations-generales-du-grhapes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anouk.flamant@insei.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/corriref-les-corridors-de-lasile-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/recherche/les-projets/localacc-presentation/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE41-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/fr/evenements/ukrainian-exile-in-europe-a-turning-point-in-the-migration-governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr/genre-pauvrete-et-intervention-sociale-3/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/le-temps-du-debat/l-accueil-des-refugies-peut-il-devenir-une-politique-locale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-enjeux-territoriaux/nantes-ville-accueillante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://campagne.hypotheses.org/%22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48439/zmf.173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03176835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738522" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Schepens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Dollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/45951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v4tnmc6qm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04929066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04232763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Coureau-Falquerho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01898475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO20120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0371-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168254433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/recherche/informations-generales-du-grhapes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anouk.flamant@insei.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/corriref-les-corridors-de-lasile-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/recherche/les-projets/localacc-presentation/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE41-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/fr/evenements/ukrainian-exile-in-europe-a-turning-point-in-the-migration-governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr/genre-pauvrete-et-intervention-sociale-3/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/le-temps-du-debat/l-accueil-des-refugies-peut-il-devenir-une-politique-locale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-enjeux-territoriaux/nantes-ville-accueillante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://campagne.hypotheses.org/%22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48439/zmf.173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03176835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Schepens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0333" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Dollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/45951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v4tnmc6qm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04929066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04232763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Coureau-Falquerho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01898475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO20120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>