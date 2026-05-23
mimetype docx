--- v2 (2026-05-23)
+++ v3 (2026-05-23)
@@ -916,209 +916,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05605168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04934072v1</w:t>
+                <w:t xml:space="preserve">halshs-05360210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05360210v1</w:t>
+                <w:t xml:space="preserve">halshs-04934072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation nationale et internationale des politiques sociales : quel rôle de l’État et des collectivités ?</w:t>
               </w:r>
@@ -1176,343 +1176,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French participation in transnational migration networks: understanding city (dis)involvement and “passivism”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside Municipalities: Considering Politicians as Significant Actors of Local Practices on Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Government Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03003930.2020.1857246⟩</w:t>
+              <w:t xml:space="preserve"> Zeitschrift für Migrationsforschung : ZMF = Journal of migration studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.121-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48439/zmf.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03114614v1</w:t>
+                <w:t xml:space="preserve">halshs-03884996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Municipalities: Considering Politicians as Significant Actors of Local Practices on Migration</w:t>
+                <w:t xml:space="preserve">French city networking: drivers and rationale for national investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zeitschrift für Migrationsforschung : ZMF = Journal of migration studies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48439/zmf.173⟩</w:t>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/glob.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03884996v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French city networking: drivers and rationale for national investment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French participation in transnational migration networks: understanding city (dis)involvement and “passivism”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (3), pp.377-396. </w:t>
+              <w:t xml:space="preserve">Local Government Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1152-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/glob.12370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03003930.2020.1857246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666883v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03114614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: city network activism and the governance of migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Government Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (6), pp.1017-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,560 +1540,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction négociée de l’accueil des migrants par les municipalités</w:t>
+                <w:t xml:space="preserve">Regard sur une démarche évaluation &amp;quot;partenariale&amp;quot; municipale : recompositions et résistances des professionnels dans l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 185, pp.15-29. </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2020/2), pp.21-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.532.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363904v1</w:t>
+                <w:t xml:space="preserve">hal-03176835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Handicap et emploi : les cahots du « tournant inclusif »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nantes, « ville accueillante » pour les populations exilées. De l’urgence humanitaire à la mise à l’abri inconditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9209⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3 (185), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363798v2</w:t>
+                <w:t xml:space="preserve">hal-03363909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur une démarche évaluation &amp;quot;partenariale&amp;quot; municipale : recompositions et résistances des professionnels dans l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Handicap et emploi : les cahots du « tournant inclusif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buisson-Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (2020/2), pp.21-43. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le handicap face à la formation et au travail : vers une employabilité inclusive ?, 154, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.532.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176835v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes, « ville accueillante » pour les populations exilées. De l’urgence humanitaire à la mise à l’abri inconditionnelle</w:t>
+                <w:t xml:space="preserve">La construction négociée de l’accueil des migrants par les municipalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/3 (185), pp.49-63. </w:t>
+              <w:t xml:space="preserve">, 2021, « Villes et territoires accueillants » en France et ailleurs, 185, pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.185.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.185.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363909v1</w:t>
+                <w:t xml:space="preserve">hal-03363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local turn in integration policies: why French cities differ</w:t>
+                <w:t xml:space="preserve">Éditorial : Hors des grandes villes ! L’accueil des exilé·e·s dans les petits milieux d’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (11), pp.1981-2000. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 | 2020 (2-3), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01419870.2020.1738522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.15795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02861247v1</w:t>
+                <w:t xml:space="preserve">halshs-03131008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Hors des grandes villes ! L’accueil des exilé·e·s dans les petits milieux d’immigration</w:t>
+                <w:t xml:space="preserve">The local turn in integration policies: why French cities differ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 | 2020 (2-3), pp.7-27. </w:t>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (11), pp.1981-2000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.15795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01419870.2020.1738522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03131008v1</w:t>
+                <w:t xml:space="preserve">halshs-02861247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réussite éducative, un enjeu territorial à la réalisation imparfaite</w:t>
               </w:r>
@@ -2324,183 +2324,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des personnes handicapées : du principe de non-discrimination à la gestion des compétences dans les collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Donner la parole aux étrangers ? De la création d’une participation politique à l’usage ethnicisé de la catégorie d’ « étranger » par les municipalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Handicap, âge, dépendance : quelles populations ?, 2016 (4), pp.333-352. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (14), pp.237-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.164.0333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.014.0237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525966v1</w:t>
+                <w:t xml:space="preserve">halshs-01525977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner la parole aux étrangers ? De la création d’une participation politique à l’usage ethnicisé de la catégorie d’ « étranger » par les municipalités</w:t>
+                <w:t xml:space="preserve">L’emploi des personnes handicapées : du principe de non-discrimination à la gestion des compétences dans les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016/1 (14), pp.237-264. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Handicap, âge, dépendance : quelles populations ?, 2016 (4), pp.333-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.014.0237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.164.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525977v1</w:t>
+                <w:t xml:space="preserve">halshs-01525966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert, La lutte contre les discriminations. Genèse et usages d’une politique publique</w:t>
               </w:r>
@@ -2759,64 +2759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes, réseaux de villes et gouvernance des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.214, 2024, Recherche, 978-2-11-138228-2</w:t>
             </w:r>
           </w:p>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,64 +3366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'investir dans les réseaux européens ou à l'échelle locale : trois villes françaises face à la crise de l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Claire Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Healy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flamant, Anouk; Fourot, Aude-Claire; Healy, Aisling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes, réseaux de villes et gouvernance des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3691,173 +3691,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques municipales d'intégration des immigrés en Europe : production et usages des travaux du réseau Eurocités de 1990 à 2010</w:t>
+                <w:t xml:space="preserve">Lyon dans la mondialisation. Populations étrangères et monde associatif : des acteurs centraux de l'internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud ;. </w:t>
+              <w:t xml:space="preserve">Payre, Renaud;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs de gouvernement. Circulations(s), traduction(s), réception(s).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.118-136, 2013</w:t>
+              <w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libel (Lyon), pp.196-213, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00807793v1</w:t>
+                <w:t xml:space="preserve">halshs-00962058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon dans la mondialisation. Populations étrangères et monde associatif : des acteurs centraux de l'internationalisation</w:t>
+                <w:t xml:space="preserve">Les politiques municipales d'intégration des immigrés en Europe : production et usages des travaux du réseau Eurocités de 1990 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Payre, Renaud;. </w:t>
+              <w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Libel (Lyon), pp.196-213, 2013</w:t>
+              <w:t xml:space="preserve">Savoirs de gouvernement. Circulations(s), traduction(s), réception(s).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.118-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00962058v1</w:t>
+                <w:t xml:space="preserve">halshs-00807793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4571,51 +4571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C997240F"/>
+    <w:nsid w:val="F15B3BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4719,51 +4719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D2E1401"/>
+    <w:nsid w:val="62988786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A553106E"/>
+    <w:nsid w:val="0F8DD2E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5015,51 +5015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE47C67E"/>
+    <w:nsid w:val="559C4C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5163,51 +5163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2ECA5688"/>
+    <w:nsid w:val="E6A91ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5311,51 +5311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F2C1C226"/>
+    <w:nsid w:val="A3037BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5557,51 +5557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0371-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168254433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/recherche/informations-generales-du-grhapes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anouk.flamant@insei.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/corriref-les-corridors-de-lasile-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/recherche/les-projets/localacc-presentation/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE41-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/fr/evenements/ukrainian-exile-in-europe-a-turning-point-in-the-migration-governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr/genre-pauvrete-et-intervention-sociale-3/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/le-temps-du-debat/l-accueil-des-refugies-peut-il-devenir-une-politique-locale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-enjeux-territoriaux/nantes-ville-accueillante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://campagne.hypotheses.org/%22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48439/zmf.173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03176835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Schepens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0333" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0237" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Dollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/45951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v4tnmc6qm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04929066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04232763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Coureau-Falquerho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01898475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO20120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-flamant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0371-2279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168254433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/recherche/informations-generales-du-grhapes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anouk.flamant@insei.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/corriref-les-corridors-de-lasile-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/recherche/les-projets/localacc-presentation/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-18-CE41-0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/fr/evenements/ukrainian-exile-in-europe-a-turning-point-in-the-migration-governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr/genre-pauvrete-et-intervention-sociale-3/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/le-temps-du-debat/l-accueil-des-refugies-peut-il-devenir-une-politique-locale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-enjeux-territoriaux/nantes-ville-accueillante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://campagne.hypotheses.org/%22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48439/zmf.173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/glob.12370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire Fourot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Healy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2020.1857246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03003930.2022.2045277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03176835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363798v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738522" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Schepens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.243.0257" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.014.0237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.091.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/villes-reseaux-de-villes-et-gouvernance-des-a2868.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338819v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Dollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/des-localites-pour-accueillir-migrants-dans-les-villes-et-villages-de-france-et-dailleurs/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05357843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/45951" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v4tnmc6qm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04929066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04232763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Coureau-Falquerho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01898475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO20120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>