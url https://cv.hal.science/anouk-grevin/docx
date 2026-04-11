--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3072,51 +3072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5A364B2"/>
+    <w:nsid w:val="8E921B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>