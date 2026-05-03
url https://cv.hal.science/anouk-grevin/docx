--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -779,340 +779,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
+                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Glaisner</w:t>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694821v1</w:t>
+                <w:t xml:space="preserve">hal-04819112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Glaisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819112v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 130 (4), pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762050v1</w:t>
@@ -1453,252 +1453,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ? Réflexions méthodologiques à partir de l’intervention dans une clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 16, pp.63-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 16 (3), https://doi.org/10.3917/grh.153.0063</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03239938v1</w:t>
+                <w:t xml:space="preserve">hal-04819136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ? Réflexions méthodologiques à partir de l’intervention dans une clinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (3), https://doi.org/10.3917/grh.153.0063</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, n° 16, pp.63-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.153.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819136v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03239938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don de soi au travail</w:t>
               </w:r>
@@ -2703,64 +2703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie d’intervention comme espace d’apprentissage du dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise délibérée. Refonder le management par le dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3072,51 +3072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E921B52"/>
+    <w:nsid w:val="990E378A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3303,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-grevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5835-0844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158931556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireledonautravail.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447147v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sferrazzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06016-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2024.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03714411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04514941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bayle-Cordier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Bruni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-grevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5835-0844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158931556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireledonautravail.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447147v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sferrazzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06016-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2024.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03714411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04514941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bayle-Cordier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Bruni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>