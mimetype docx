--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -313,51 +313,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10551-025-06016-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447147v2</w:t>
+                <w:t xml:space="preserve">hal-05447147v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Free-Riding Issue in Contemporary Organizations: Lessons from the Common Good Perspective</w:t>
               </w:r>
@@ -779,340 +779,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
+                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+                <w:t xml:space="preserve">Johan Glaisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819112v1</w:t>
+                <w:t xml:space="preserve">hal-03694821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Glaisner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (130), pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694821v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre cacophonie et silence organisationnel, concevoir le dialogue sur le travail. Le cas de projets de maintenance dans une industrie à risque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 130 (4), pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.130.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762050v1</w:t>
@@ -1459,64 +1459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ? Réflexions méthodologiques à partir de l’intervention dans une clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,64 +1567,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modes d’intervention pour soutenir la discussion sur le travail dans les organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,191 +1870,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand commencent les comptes, ou la remise en cause du don, recherche-intervention sur la reconnaissance dans une entreprise libérée</w:t>
+                <w:t xml:space="preserve">How to recognise engagement in the absence of managers? Intervention-research on recognition in a liberated company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reconnaissance : Usages et sens des usages en sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144753v1</w:t>
+                <w:t xml:space="preserve">hal-02144754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to recognise engagement in the absence of managers? Intervention-research on recognition in a liberated company</w:t>
+                <w:t xml:space="preserve">Quand commencent les comptes, ou la remise en cause du don, recherche-intervention sur la reconnaissance dans une entreprise libérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">La reconnaissance : Usages et sens des usages en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144754v1</w:t>
+                <w:t xml:space="preserve">hal-02144753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand commencent les comptes, ou la remise en cause du don, recherche-intervention sur la reconnaissance dans une entreprise libérée</w:t>
               </w:r>
@@ -2703,64 +2703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie d’intervention comme espace d’apprentissage du dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise délibérée. Refonder le management par le dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3072,51 +3072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="990E378A"/>
+    <w:nsid w:val="4A43795E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3303,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-grevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5835-0844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158931556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireledonautravail.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447147v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sferrazzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06016-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2024.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03714411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04514941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bayle-Cordier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Bruni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-grevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5835-0844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158931556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireledonautravail.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447147v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sferrazzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06016-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/beq.2024.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03780679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.126.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.130.0033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03714411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Billette de Villemeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Iorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x15001272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7R7RZT78-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03715362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04514941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bayle-Cordier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Bruni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>