--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anouk Guiné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anouk-guine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibujar la 'heroicidad' desde la carcel política del PCP-Sendero Luminoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimiento. Revista de teoría y crítica literaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia Política y Estado: Entrevista a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chavez Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Potesta Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Zavala Condori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Quistetupa Incattito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimidad estratégica, Comisión de la Verdad, Género y Memoria en el Perú. Escritura testimonial de prisioneras políticas del PCP-Sendero Luminoso sobrevivientes a la dictadura de Fujimori / Strategic Victimity, Truth Commission, Gender and Memory in Peru. Testimonial Writing from PCP-Shining Path Women Political Prisoners Survivors of Fujimori Dictatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Escuela de Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, MUJERES LATINOAMERICANAS REVOLUCIONARIAS. BIOGRAFÍAS, ESCRITURA TESTIMONIAL Y MILITANCIA, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina, Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Otras memorias entorno a la violencia de Estado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils croyaient nous enterrer, mais nous étions des graines&amp;quot;. ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XX e et XXI e siècles). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONIALITÉ, GENRE ET MULTICULTURALISME : EUROPE ET AMÉRIQUES, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNERO Y CONFLICTO ARMADO EN EL PERÚ / GENDER AND ARMED CONFLICT IN PERU, Introduction, Anouk Guiné et Maritza-Felices Luna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millars. Espai i història </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crisis y rupturas en América Latina, 1970-1980, XLI (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Millars.2016.41.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Medoukh: “À Gaza, on résiste pour exister et on existe pour résister.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVADEF: Apología del delito y delito de apología made in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más volumen porfavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (79)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrin Abu Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;De gré ou de force: les femmes dans la mondialisation&amp;quot; de Jules Falquet, Paris, La dispute, 2008, 213 p. Revue Population, 2012 / 1 (Vol. 67). Éditeur: Institut national d’études démographiques (INED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80M84RD3R0, la novela cinética de Czar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI: Revista de literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ernesto Sábato y La Nueva Crítica Académica, 1 (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy andina, negra y telúrica: apuntes sobre el Congreso Internacional de Narrativa Peruana (Madrid, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (70)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matadoras: entre libertad sexual, queja al machismo y sufrimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sieteculebras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engendering Redistribution, Recognition, and Representation: The Case of Female Genital Mutilation (FGM) in the United Kingdom and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.477-519. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032329207304315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et genre: entre sphères publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comisión de la Verdad y Victimidad Estratégica: Relatos testimoniales y gráficos de prisioneras integrantes del PCP-SL (1992-2003), Perú”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Latin American and Caribbean Conference of Social Sciences Horizons and Transformations for Equality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, Jun 2025, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politización del cuerpo en las narrativas testimoniales de prisioneras del PCP-SL en el marco de la &amp;quot;auténtica Comisión de la Verdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Congrès international de littérature ibéroaméricaine (IILI), “Imaginarios en transición”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “El desborde popular en el Perú (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programa de Psicología Social de la Memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de Psychologie Sociales de la Mémoire, Département de psychologie de la Faculté des Sciences Sociales de l'université du Chili., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado: El caso Peruano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Programa Psicología Social de la Memoria, Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Fondecyt Team and Programa Psicología Social de la Memoria, Departamento de Psicología, Facultad de Ciencias Sociales, Santiago, Chile., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 33 años del inicio de la dictadura fujimorista en el Perú : El movimiento popular actual frente al golpe de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Collective Memories and Current Resistance in Latin America”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for InterAmerican Studies (CIAS), Bielefeld University, Germany, and the Maria Sibylla Merian Center for Advanced Latin American Studies (CALAS), GERMANY; CLACSO, May 2023, Bielefeld, Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tema (Sesión 8): “Conflictos armados: Las mujeres en PCP-Sendero Luminoso y el Mov. Revolucionario Tupac Amaru (MRTA)” (via Zoom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Trabajo Académico “Feminismos, Cuerpos y Espacios” (CESMECA) del Centro de Estudios Superiores de México y Centroamérica de la Universidad de Ciencias y Artes de Chiapas (UNICACH); Seminario virtual “Feminismos, Memoria y Resistencia en América Latina”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chiapas, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des ouvrages Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México), Teresa Cárdenas, Pr. Ulpiano Quispe (UNSCH), Alfredo Torres (Grupo Acontecimiento) & Gloria Vargas (Grupo Acontecimiento), Centro Cultural de la Universidad Nacional San Cristobal de Huamanga (UNSCH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurgencias en Perú, Bolivia y México (1964-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Asociación de Escritores de Ayacucho; Asociación de Historiadores de Ayacucho, Feb 2020, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Casa Mariátegui; Grupo Pólemos (Groupe de recherche en théorie critique), Feb 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado en el Perú, avec Anouk Guiné, Pr. Alison Serruto et Pr. Jorge Zegarra (Universidad Nacional San Agustín de Arequipa), et Roberta Marmanillo (militante féministe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Francaise de Arequipa, Aug 2019, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Militancy in Memory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of the Ibero-American Network on Resistance and Memory Studies (RIARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Political Sciences and Sociology of the Universidad Nacional de Educación a Distancia (UNED), Madrid, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular antes y durante la ‘lucha armada’ en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lucha armada en América Latina”, III Coloquio Internacional sobre Violencia Política en el siglo XX et IV Jornadas de la Red de Estudios sobre Represión y Violencia Política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Luciana Seminara, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Apr 2019, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hegemonic Discourses to Alternative Knowledge on the Peruvian Armed Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual Memory Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Group on Memory in Latin America. Complutense University of Madrid., Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú, La Plaza Editores, Lima/GRIC, Le Havre. Avec Anouk Guiné, Lorenzo Huamani, Esteban Valle-Riestra, Jimmy Flores Altamirano, Milena Justo, José de la Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librería Sur, Jul 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou Avec Anouk Guiné, Dynnik Asencios, Rocío Maldonado, Oscar Gilbonio and Antonio Zapata.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gremio de Escritores del Perú, Mar 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou. Avec Anouk Guiné, José Ramos (UNSCH, Ayacucho) et Antonio Zapata (PUCP, Lima).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Círculo de Estudios José María Arguedas, UNSCH. Casa Matteo Ricci., Jul 2017, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminismo y marxismo en el Movimiento Femenino Popular de Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Congress Karl Heinrich Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Pólemos. Facultad de Letras y Ciencias Humanas, Universidad Nacional Mayor de San Marcos, May 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Tres generaciones de mujeres maoístas en el Perú (1963-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women: Everyday Resistance, Clandestinity and Armed Struggle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa. FCSH and Aljube Museum., Nov 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women of the Communist Party of Peru-Shining Path since the 1970s. Towards a New Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women in Modern Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermanas combatientes e hijas de las clases oprimidas&amp;quot; : las producciones narrativas de mujeres del PCP-SL en cuanto &amp;quot;sujetos epistémicos privilegiados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Mujeres en movimiento: historias, conflictos y escrituras (Perú, siglo XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Hautes Etudes en Sciences Sociales (EHESS), Sep 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular y sus expresiones en el Perú (1963-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Asociación Internacional de Peruanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2015, Poitiers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of a Peruvian Prison Political Massacre: The Case of El Frontón (19 June 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennal Conference of the International Association of Genocide Studies (IAGS): “The Aftermath of Genocide: Victims and Perpetrators, Representations and Interpretations.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Resistencia de Prisioneros Políticos Contra las Fuerzas del Estado en El Frontón y sus Consecuencias Político-Legales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Military History (CIHBE) on Guerras asimétricas en la era contemporánea. Guerrilla, militia, fuerzas insurgentes e insurrección. Universidad de Cantábria.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the Politics of Humiliation: Revolutionary Movements in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies, 9th International Congress. Sorbonne Nouvelle University and Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Guerrilla, and Humiliation: The case of the Communist Party of Peru-Shining Path (CPP-SP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Congress of History. National University of San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Forced Marriages and Migration Policies in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Migration and Modes of Incorporation: Transnational Communities, Refugees and Asylum Seekers." Institute of Political Science - SciencesPo Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular del PCP-SL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de Historia Aplicada. Estudios de Política, Sociedad, Economía, Religiones y Mentalidades. Mesa de Historia Social. Universidad Nacional Mayor de San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages forcés en Grande-Bretagne: race, sexe et politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar on "Migrations and National Identities." Groupe de Recherche Espaces Humains et Interactions Culturelles (EHIC). Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différence culturelle liée au genre: Identité raciale et politique d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'axe "Héritages, Métissages et Diversités". Groupe de Recherche Identités et Cultures (GRIC). Université Le Havre Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Citizenship: The Muslim Arbitration Tribunal, Forced Marriage, and Gender Justice in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diversity, Citizenship and National Identities in the British Isles. Université Sorbonne Nouvelle Paris 3 &amp; Paris 4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualización de la violencia doméstica y violencia contra las mujeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Police Personnel on Domestic Violence in Costa Rica. Programme of International Peace Studies. University for Peace.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-Related Persecution, Women’s Rights and Refugee Law in Europe and the U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Academy for Advanced Studies in America. Columbia University.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et Genre: Entre la sphère publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on France and Britain: Cross Influences, Mutual Representations, Comparisons. The Centre de Recherches et d’Etudes en Civilisation Britannique (CRECIB) and the Association for the Study of Modern and Contemporary France (ASMCF). Université Paris 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public, Private, Multiculturalism and Women’s Rights: The Case of FGM Today in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Citizenship(s), Empires and Globalization, Research Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Individual Rights and Female Genital Mutilation (FGM) in Great Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar of the Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutilación Genital Femenina y Ley en Gran Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O desafio da Diferença: Articulando Género, Raça e Clase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bahia, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Genital Mutilation and the Law in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference: The Challenge of Difference: Articulation of gender, race and class. Université Fédérale de Bahia (UFBA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salud reproductiva en una perspectiva de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programa de Estudios de Género. Pontificia Universidad Católica del Perú (PUCP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio: Herencias y memorias de las luchas sociales en América Latina y el Caribe (siglos XX y XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages et mémoires des luttes sociales en Amérique latine et dans les Caraïbes (XX-XXI siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria: La vida en América Latina en tiempos de la pandemia global 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude: Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha armada en América Latina. Programa del III Coloquio Internacional sobre Violencia Política en el Siglo XX y las IV Jornadas de Trabajo de la Red de Estudios sobre Represión y Violencia Política (RER), del 24 al 26 de abril 2019, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Combatants in Left-Wing Guerrilla Movements in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: The Rise of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques économiques et sociales aujourd’hui en Amérique Latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria n°10 de la revista EOLLES: Feminismos y ARTivismo en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rouen, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference Women in Modern Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxistas tenaces&amp;quot;: Entrevista del semanario Hildebrandt en sus trece (Perú) a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialité, genre et multiculturalisme. Europe et Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo a la segunda edición de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores et GRIC. La Plaza Editores, 2019, 978-612-47428-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escárzaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIC, Université Le Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia de Estado en el Perú. Del Conflicto Armado Interno (1980- 2000) a la "Generación del Bicentenario" (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondo Editorial del Instituto para la Investigación Social del Perú, 2024, 978-612-49760-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking out of Turn : Cutting through Monologues of Exclusion and Partisanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Criminological Issues : Beyong Insecurity and Exclusion, sous la direction de: Carolyn Côté-Lussier, David Moffette, Justin Piché, University of Ottawa Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780776628707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre et conflit armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Plaza Editores; GRIC Université le Havre Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconography of a prison massacre: drawings by Peruvian Shining Path war survivors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, Global Maoism and the Chinese Cultural Revolution. Edited by Jacopo Galimberti, Noemi de Haro García and Victoria H. F. Scott. Manchester University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-5261-1746-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores; Groupe de Recherche Identités et Cultures (GRIC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plaza Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9786124742811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muslim Arbitration Tribunal and &amp;quot;Forced Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PALGRAVE MACMILLAN, pp.90-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship, Gender and Cultural Rights in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Cohen; Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2009, Politiques et identités, 978-2-84516-394-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalism and Citizenship in the United Kingdom: The Case of Female Genital Mutilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Tobin Stanley and Gesa Zinn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Exiles in Twentieth and Twenty-First Century Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-4039-8369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, droits des individus et droits culturels: l'excision en Grande-Bretagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s). Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collection Politiques et Identités, 2-84516-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscar: andanzas de un cadáver exquisito. Sobre Abimael Guzmán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la victoire du parti 'Pérou Libre' et de Pedro Castillo à la présidence du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: Asamblea Nacional de los Frentes de Defensa y Organizaciones Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensionistas y jubilados del Perú luchan por sus pensiones y por Nueva Constitución</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er día de desconfinamiento en Francia: Chalecos Amarillos en lucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista con Miguel Vargas Rosas, director del documental &amp;quot;Voz dinamitada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censura en la Biblioteca Regional Mario Vargas Llosa, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista a Arpi, actriz principal de Canción sin nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albania Sánchez, la primera voz rockandina del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado en el Perú : Un camino sinuoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huelga masiva de profesores en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia y solidaridad contracultural en Lima-Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movadef, el Estado y un juez llamado Ángel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La última noticia” : La verdad según Legaspi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cine documental peruano: entrevista a Andrés Mego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: &amp;quot;Apología al terrorismo&amp;quot; y persecución política en las presidenciales 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Perú no se ha curado todavía y el informe de la Comisión de la Verdad no sirve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crónica del primer coloquio peruano sobre el conflicto armado interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseo y Medusa en Tierra Inka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaje a Tombuctu, película de Rossana Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú, conflictos en las minas y en las cárceles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Note sur la situation géopolitique actuelle du Pérou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peruanos de Europa apoyan candidatura presidencial de Pedro Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérou: criminalisation de la dissidence et persécution politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaración de académicos en Francia sobre la situación en Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anouk Guiné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anouk-guine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibujar la 'heroicidad' desde la carcel política del PCP-Sendero Luminoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimiento. Revista de teoría y crítica literaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia Política y Estado: Entrevista a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chavez Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Potesta Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Zavala Condori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Quistetupa Incattito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimidad estratégica, Comisión de la Verdad, Género y Memoria en el Perú. Escritura testimonial de prisioneras políticas del PCP-Sendero Luminoso sobrevivientes a la dictadura de Fujimori / Strategic Victimity, Truth Commission, Gender and Memory in Peru. Testimonial Writing from PCP-Shining Path Women Political Prisoners Survivors of Fujimori Dictatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Escuela de Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, MUJERES LATINOAMERICANAS REVOLUCIONARIAS. BIOGRAFÍAS, ESCRITURA TESTIMONIAL Y MILITANCIA, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina, Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Otras memorias entorno a la violencia de Estado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils croyaient nous enterrer, mais nous étions des graines&amp;quot;. ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XX e et XXI e siècles). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONIALITÉ, GENRE ET MULTICULTURALISME : EUROPE ET AMÉRIQUES, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millars. Espai i història </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crisis y rupturas en América Latina, 1970-1980, XLI (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Millars.2016.41.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNERO Y CONFLICTO ARMADO EN EL PERÚ / GENDER AND ARMED CONFLICT IN PERU, Introduction, Anouk Guiné et Maritza-Felices Luna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Medoukh: “À Gaza, on résiste pour exister et on existe pour résister.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVADEF: Apología del delito y delito de apología made in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más volumen porfavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (79)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrin Abu Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;De gré ou de force: les femmes dans la mondialisation&amp;quot; de Jules Falquet, Paris, La dispute, 2008, 213 p. Revue Population, 2012 / 1 (Vol. 67). Éditeur: Institut national d’études démographiques (INED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80M84RD3R0, la novela cinética de Czar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI: Revista de literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ernesto Sábato y La Nueva Crítica Académica, 1 (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy andina, negra y telúrica: apuntes sobre el Congreso Internacional de Narrativa Peruana (Madrid, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (70)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matadoras: entre libertad sexual, queja al machismo y sufrimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sieteculebras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engendering Redistribution, Recognition, and Representation: The Case of Female Genital Mutilation (FGM) in the United Kingdom and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.477-519. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032329207304315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et genre: entre sphères publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comisión de la Verdad y Victimidad Estratégica: Relatos testimoniales y gráficos de prisioneras integrantes del PCP-SL (1992-2003), Perú”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Latin American and Caribbean Conference of Social Sciences Horizons and Transformations for Equality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, Jun 2025, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politización del cuerpo en las narrativas testimoniales de prisioneras del PCP-SL en el marco de la &amp;quot;auténtica Comisión de la Verdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Congrès international de littérature ibéroaméricaine (IILI), “Imaginarios en transición”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “El desborde popular en el Perú (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programa de Psicología Social de la Memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de Psychologie Sociales de la Mémoire, Département de psychologie de la Faculté des Sciences Sociales de l'université du Chili., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado: El caso Peruano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Programa Psicología Social de la Memoria, Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Fondecyt Team and Programa Psicología Social de la Memoria, Departamento de Psicología, Facultad de Ciencias Sociales, Santiago, Chile., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 33 años del inicio de la dictadura fujimorista en el Perú : El movimiento popular actual frente al golpe de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Collective Memories and Current Resistance in Latin America”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for InterAmerican Studies (CIAS), Bielefeld University, Germany, and the Maria Sibylla Merian Center for Advanced Latin American Studies (CALAS), GERMANY; CLACSO, May 2023, Bielefeld, Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tema (Sesión 8): “Conflictos armados: Las mujeres en PCP-Sendero Luminoso y el Mov. Revolucionario Tupac Amaru (MRTA)” (via Zoom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Trabajo Académico “Feminismos, Cuerpos y Espacios” (CESMECA) del Centro de Estudios Superiores de México y Centroamérica de la Universidad de Ciencias y Artes de Chiapas (UNICACH); Seminario virtual “Feminismos, Memoria y Resistencia en América Latina”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chiapas, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des ouvrages Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México), Teresa Cárdenas, Pr. Ulpiano Quispe (UNSCH), Alfredo Torres (Grupo Acontecimiento) & Gloria Vargas (Grupo Acontecimiento), Centro Cultural de la Universidad Nacional San Cristobal de Huamanga (UNSCH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurgencias en Perú, Bolivia y México (1964-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Asociación de Escritores de Ayacucho; Asociación de Historiadores de Ayacucho, Feb 2020, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Casa Mariátegui; Grupo Pólemos (Groupe de recherche en théorie critique), Feb 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Militancy in Memory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of the Ibero-American Network on Resistance and Memory Studies (RIARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Political Sciences and Sociology of the Universidad Nacional de Educación a Distancia (UNED), Madrid, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado en el Perú, avec Anouk Guiné, Pr. Alison Serruto et Pr. Jorge Zegarra (Universidad Nacional San Agustín de Arequipa), et Roberta Marmanillo (militante féministe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Francaise de Arequipa, Aug 2019, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular antes y durante la ‘lucha armada’ en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lucha armada en América Latina”, III Coloquio Internacional sobre Violencia Política en el siglo XX et IV Jornadas de la Red de Estudios sobre Represión y Violencia Política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Luciana Seminara, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Apr 2019, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hegemonic Discourses to Alternative Knowledge on the Peruvian Armed Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual Memory Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Group on Memory in Latin America. Complutense University of Madrid., Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú, La Plaza Editores, Lima/GRIC, Le Havre. Avec Anouk Guiné, Lorenzo Huamani, Esteban Valle-Riestra, Jimmy Flores Altamirano, Milena Justo, José de la Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librería Sur, Jul 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou Avec Anouk Guiné, Dynnik Asencios, Rocío Maldonado, Oscar Gilbonio and Antonio Zapata.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gremio de Escritores del Perú, Mar 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou. Avec Anouk Guiné, José Ramos (UNSCH, Ayacucho) et Antonio Zapata (PUCP, Lima).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Círculo de Estudios José María Arguedas, UNSCH. Casa Matteo Ricci., Jul 2017, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminismo y marxismo en el Movimiento Femenino Popular de Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Congress Karl Heinrich Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Pólemos. Facultad de Letras y Ciencias Humanas, Universidad Nacional Mayor de San Marcos, May 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women of the Communist Party of Peru-Shining Path since the 1970s. Towards a New Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women in Modern Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Tres generaciones de mujeres maoístas en el Perú (1963-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women: Everyday Resistance, Clandestinity and Armed Struggle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa. FCSH and Aljube Museum., Nov 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermanas combatientes e hijas de las clases oprimidas&amp;quot; : las producciones narrativas de mujeres del PCP-SL en cuanto &amp;quot;sujetos epistémicos privilegiados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Mujeres en movimiento: historias, conflictos y escrituras (Perú, siglo XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Hautes Etudes en Sciences Sociales (EHESS), Sep 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular y sus expresiones en el Perú (1963-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Asociación Internacional de Peruanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2015, Poitiers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of a Peruvian Prison Political Massacre: The Case of El Frontón (19 June 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennal Conference of the International Association of Genocide Studies (IAGS): “The Aftermath of Genocide: Victims and Perpetrators, Representations and Interpretations.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Resistencia de Prisioneros Políticos Contra las Fuerzas del Estado en El Frontón y sus Consecuencias Político-Legales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Military History (CIHBE) on Guerras asimétricas en la era contemporánea. Guerrilla, militia, fuerzas insurgentes e insurrección. Universidad de Cantábria.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Guerrilla, and Humiliation: The case of the Communist Party of Peru-Shining Path (CPP-SP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Congress of History. National University of San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the Politics of Humiliation: Revolutionary Movements in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies, 9th International Congress. Sorbonne Nouvelle University and Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Forced Marriages and Migration Policies in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Migration and Modes of Incorporation: Transnational Communities, Refugees and Asylum Seekers." Institute of Political Science - SciencesPo Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular del PCP-SL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de Historia Aplicada. Estudios de Política, Sociedad, Economía, Religiones y Mentalidades. Mesa de Historia Social. Universidad Nacional Mayor de San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages forcés en Grande-Bretagne: race, sexe et politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar on "Migrations and National Identities." Groupe de Recherche Espaces Humains et Interactions Culturelles (EHIC). Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différence culturelle liée au genre: Identité raciale et politique d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'axe "Héritages, Métissages et Diversités". Groupe de Recherche Identités et Cultures (GRIC). Université Le Havre Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Citizenship: The Muslim Arbitration Tribunal, Forced Marriage, and Gender Justice in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diversity, Citizenship and National Identities in the British Isles. Université Sorbonne Nouvelle Paris 3 &amp; Paris 4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualización de la violencia doméstica y violencia contra las mujeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Police Personnel on Domestic Violence in Costa Rica. Programme of International Peace Studies. University for Peace.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-Related Persecution, Women’s Rights and Refugee Law in Europe and the U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Academy for Advanced Studies in America. Columbia University.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et Genre: Entre la sphère publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on France and Britain: Cross Influences, Mutual Representations, Comparisons. The Centre de Recherches et d’Etudes en Civilisation Britannique (CRECIB) and the Association for the Study of Modern and Contemporary France (ASMCF). Université Paris 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public, Private, Multiculturalism and Women’s Rights: The Case of FGM Today in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Citizenship(s), Empires and Globalization, Research Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Individual Rights and Female Genital Mutilation (FGM) in Great Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar of the Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutilación Genital Femenina y Ley en Gran Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O desafio da Diferença: Articulando Género, Raça e Clase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bahia, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Genital Mutilation and the Law in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference: The Challenge of Difference: Articulation of gender, race and class. Université Fédérale de Bahia (UFBA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salud reproductiva en una perspectiva de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programa de Estudios de Género. Pontificia Universidad Católica del Perú (PUCP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio: Herencias y memorias de las luchas sociales en América Latina y el Caribe (siglos XX y XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages et mémoires des luttes sociales en Amérique latine et dans les Caraïbes (XX-XXI siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria: La vida en América Latina en tiempos de la pandemia global 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude: Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha armada en América Latina. Programa del III Coloquio Internacional sobre Violencia Política en el Siglo XX y las IV Jornadas de Trabajo de la Red de Estudios sobre Represión y Violencia Política (RER), del 24 al 26 de abril 2019, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Combatants in Left-Wing Guerrilla Movements in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: The Rise of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques économiques et sociales aujourd’hui en Amérique Latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria n°10 de la revista EOLLES: Feminismos y ARTivismo en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rouen, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference Women in Modern Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxistas tenaces&amp;quot;: Entrevista del semanario Hildebrandt en sus trece (Perú) a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialité, genre et multiculturalisme. Europe et Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo a la segunda edición de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores et GRIC. La Plaza Editores, 2019, 978-612-47428-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escárzaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIC, Université Le Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia de Estado en el Perú. Del Conflicto Armado Interno (1980- 2000) a la "Generación del Bicentenario" (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondo Editorial del Instituto para la Investigación Social del Perú, 2024, 978-612-49760-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking out of Turn : Cutting through Monologues of Exclusion and Partisanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Criminological Issues : Beyong Insecurity and Exclusion, sous la direction de: Carolyn Côté-Lussier, David Moffette, Justin Piché, University of Ottawa Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780776628707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre et conflit armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Plaza Editores; GRIC Université le Havre Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconography of a prison massacre: drawings by Peruvian Shining Path war survivors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, Global Maoism and the Chinese Cultural Revolution. Edited by Jacopo Galimberti, Noemi de Haro García and Victoria H. F. Scott. Manchester University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-5261-1746-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores; Groupe de Recherche Identités et Cultures (GRIC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plaza Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9786124742811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muslim Arbitration Tribunal and &amp;quot;Forced Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PALGRAVE MACMILLAN, pp.90-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship, Gender and Cultural Rights in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Cohen; Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2009, Politiques et identités, 978-2-84516-394-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalism and Citizenship in the United Kingdom: The Case of Female Genital Mutilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Tobin Stanley and Gesa Zinn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Exiles in Twentieth and Twenty-First Century Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-4039-8369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, droits des individus et droits culturels: l'excision en Grande-Bretagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s). Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collection Politiques et Identités, 2-84516-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscar: andanzas de un cadáver exquisito. Sobre Abimael Guzmán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la victoire du parti 'Pérou Libre' et de Pedro Castillo à la présidence du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: Asamblea Nacional de los Frentes de Defensa y Organizaciones Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensionistas y jubilados del Perú luchan por sus pensiones y por Nueva Constitución</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er día de desconfinamiento en Francia: Chalecos Amarillos en lucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista con Miguel Vargas Rosas, director del documental &amp;quot;Voz dinamitada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censura en la Biblioteca Regional Mario Vargas Llosa, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista a Arpi, actriz principal de Canción sin nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albania Sánchez, la primera voz rockandina del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado en el Perú : Un camino sinuoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huelga masiva de profesores en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia y solidaridad contracultural en Lima-Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movadef, el Estado y un juez llamado Ángel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La última noticia” : La verdad según Legaspi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Perú no se ha curado todavía y el informe de la Comisión de la Verdad no sirve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: &amp;quot;Apología al terrorismo&amp;quot; y persecución política en las presidenciales 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cine documental peruano: entrevista a Andrés Mego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crónica del primer coloquio peruano sobre el conflicto armado interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaje a Tombuctu, película de Rossana Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseo y Medusa en Tierra Inka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú, conflictos en las minas y en las cárceles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Note sur la situation géopolitique actuelle du Pérou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peruanos de Europa apoyan candidatura presidencial de Pedro Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérou: criminalisation de la dissidence et persécution politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaración de académicos en Francia sobre la situación en Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F7B1271"/>
+    <w:nsid w:val="C061C244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-guine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chavez Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Potesta Cortez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Zavala Condori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Quistetupa Incattito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281217v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Carvalheira de Maupeou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bakshi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2016.41.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032329207304315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89354C3E2638BC8EC7E1819C23F7E4F548190D9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Felices-Luna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laplazaeditores.wordpress.com/2018/07/11/varixs-autorxs-genero-y-conflicto-armado-en-el-peru/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781403983695#aboutBook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100592600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-guine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chavez Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Potesta Cortez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Zavala Condori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Quistetupa Incattito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281217v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Carvalheira de Maupeou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bakshi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2016.41.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032329207304315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89354C3E2638BC8EC7E1819C23F7E4F548190D9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Felices-Luna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laplazaeditores.wordpress.com/2018/07/11/varixs-autorxs-genero-y-conflicto-armado-en-el-peru/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781403983695#aboutBook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100592600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>