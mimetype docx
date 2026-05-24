--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anouk Guiné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anouk-guine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibujar la 'heroicidad' desde la carcel política del PCP-Sendero Luminoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimiento. Revista de teoría y crítica literaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia Política y Estado: Entrevista a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chavez Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Potesta Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Zavala Condori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Quistetupa Incattito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimidad estratégica, Comisión de la Verdad, Género y Memoria en el Perú. Escritura testimonial de prisioneras políticas del PCP-Sendero Luminoso sobrevivientes a la dictadura de Fujimori / Strategic Victimity, Truth Commission, Gender and Memory in Peru. Testimonial Writing from PCP-Shining Path Women Political Prisoners Survivors of Fujimori Dictatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Escuela de Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, MUJERES LATINOAMERICANAS REVOLUCIONARIAS. BIOGRAFÍAS, ESCRITURA TESTIMONIAL Y MILITANCIA, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina, Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Otras memorias entorno a la violencia de Estado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils croyaient nous enterrer, mais nous étions des graines&amp;quot;. ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XX e et XXI e siècles). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONIALITÉ, GENRE ET MULTICULTURALISME : EUROPE ET AMÉRIQUES, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millars. Espai i història </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crisis y rupturas en América Latina, 1970-1980, XLI (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Millars.2016.41.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNERO Y CONFLICTO ARMADO EN EL PERÚ / GENDER AND ARMED CONFLICT IN PERU, Introduction, Anouk Guiné et Maritza-Felices Luna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Medoukh: “À Gaza, on résiste pour exister et on existe pour résister.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVADEF: Apología del delito y delito de apología made in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más volumen porfavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (79)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrin Abu Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;De gré ou de force: les femmes dans la mondialisation&amp;quot; de Jules Falquet, Paris, La dispute, 2008, 213 p. Revue Population, 2012 / 1 (Vol. 67). Éditeur: Institut national d’études démographiques (INED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80M84RD3R0, la novela cinética de Czar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI: Revista de literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ernesto Sábato y La Nueva Crítica Académica, 1 (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy andina, negra y telúrica: apuntes sobre el Congreso Internacional de Narrativa Peruana (Madrid, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (70)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matadoras: entre libertad sexual, queja al machismo y sufrimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sieteculebras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engendering Redistribution, Recognition, and Representation: The Case of Female Genital Mutilation (FGM) in the United Kingdom and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.477-519. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032329207304315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et genre: entre sphères publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comisión de la Verdad y Victimidad Estratégica: Relatos testimoniales y gráficos de prisioneras integrantes del PCP-SL (1992-2003), Perú”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Latin American and Caribbean Conference of Social Sciences Horizons and Transformations for Equality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, Jun 2025, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politización del cuerpo en las narrativas testimoniales de prisioneras del PCP-SL en el marco de la &amp;quot;auténtica Comisión de la Verdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Congrès international de littérature ibéroaméricaine (IILI), “Imaginarios en transición”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “El desborde popular en el Perú (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programa de Psicología Social de la Memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de Psychologie Sociales de la Mémoire, Département de psychologie de la Faculté des Sciences Sociales de l'université du Chili., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado: El caso Peruano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Programa Psicología Social de la Memoria, Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Fondecyt Team and Programa Psicología Social de la Memoria, Departamento de Psicología, Facultad de Ciencias Sociales, Santiago, Chile., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 33 años del inicio de la dictadura fujimorista en el Perú : El movimiento popular actual frente al golpe de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Collective Memories and Current Resistance in Latin America”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for InterAmerican Studies (CIAS), Bielefeld University, Germany, and the Maria Sibylla Merian Center for Advanced Latin American Studies (CALAS), GERMANY; CLACSO, May 2023, Bielefeld, Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tema (Sesión 8): “Conflictos armados: Las mujeres en PCP-Sendero Luminoso y el Mov. Revolucionario Tupac Amaru (MRTA)” (via Zoom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Trabajo Académico “Feminismos, Cuerpos y Espacios” (CESMECA) del Centro de Estudios Superiores de México y Centroamérica de la Universidad de Ciencias y Artes de Chiapas (UNICACH); Seminario virtual “Feminismos, Memoria y Resistencia en América Latina”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chiapas, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des ouvrages Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México), Teresa Cárdenas, Pr. Ulpiano Quispe (UNSCH), Alfredo Torres (Grupo Acontecimiento) & Gloria Vargas (Grupo Acontecimiento), Centro Cultural de la Universidad Nacional San Cristobal de Huamanga (UNSCH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurgencias en Perú, Bolivia y México (1964-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Asociación de Escritores de Ayacucho; Asociación de Historiadores de Ayacucho, Feb 2020, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Casa Mariátegui; Grupo Pólemos (Groupe de recherche en théorie critique), Feb 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Militancy in Memory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of the Ibero-American Network on Resistance and Memory Studies (RIARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Political Sciences and Sociology of the Universidad Nacional de Educación a Distancia (UNED), Madrid, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado en el Perú, avec Anouk Guiné, Pr. Alison Serruto et Pr. Jorge Zegarra (Universidad Nacional San Agustín de Arequipa), et Roberta Marmanillo (militante féministe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Francaise de Arequipa, Aug 2019, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular antes y durante la ‘lucha armada’ en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lucha armada en América Latina”, III Coloquio Internacional sobre Violencia Política en el siglo XX et IV Jornadas de la Red de Estudios sobre Represión y Violencia Política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Luciana Seminara, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Apr 2019, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hegemonic Discourses to Alternative Knowledge on the Peruvian Armed Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual Memory Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Group on Memory in Latin America. Complutense University of Madrid., Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú, La Plaza Editores, Lima/GRIC, Le Havre. Avec Anouk Guiné, Lorenzo Huamani, Esteban Valle-Riestra, Jimmy Flores Altamirano, Milena Justo, José de la Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librería Sur, Jul 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou Avec Anouk Guiné, Dynnik Asencios, Rocío Maldonado, Oscar Gilbonio and Antonio Zapata.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gremio de Escritores del Perú, Mar 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou. Avec Anouk Guiné, José Ramos (UNSCH, Ayacucho) et Antonio Zapata (PUCP, Lima).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Círculo de Estudios José María Arguedas, UNSCH. Casa Matteo Ricci., Jul 2017, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminismo y marxismo en el Movimiento Femenino Popular de Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Congress Karl Heinrich Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Pólemos. Facultad de Letras y Ciencias Humanas, Universidad Nacional Mayor de San Marcos, May 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women of the Communist Party of Peru-Shining Path since the 1970s. Towards a New Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women in Modern Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Tres generaciones de mujeres maoístas en el Perú (1963-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women: Everyday Resistance, Clandestinity and Armed Struggle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa. FCSH and Aljube Museum., Nov 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermanas combatientes e hijas de las clases oprimidas&amp;quot; : las producciones narrativas de mujeres del PCP-SL en cuanto &amp;quot;sujetos epistémicos privilegiados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Mujeres en movimiento: historias, conflictos y escrituras (Perú, siglo XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Hautes Etudes en Sciences Sociales (EHESS), Sep 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular y sus expresiones en el Perú (1963-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Asociación Internacional de Peruanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2015, Poitiers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of a Peruvian Prison Political Massacre: The Case of El Frontón (19 June 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennal Conference of the International Association of Genocide Studies (IAGS): “The Aftermath of Genocide: Victims and Perpetrators, Representations and Interpretations.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Resistencia de Prisioneros Políticos Contra las Fuerzas del Estado en El Frontón y sus Consecuencias Político-Legales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Military History (CIHBE) on Guerras asimétricas en la era contemporánea. Guerrilla, militia, fuerzas insurgentes e insurrección. Universidad de Cantábria.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Guerrilla, and Humiliation: The case of the Communist Party of Peru-Shining Path (CPP-SP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Congress of History. National University of San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the Politics of Humiliation: Revolutionary Movements in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies, 9th International Congress. Sorbonne Nouvelle University and Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Forced Marriages and Migration Policies in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Migration and Modes of Incorporation: Transnational Communities, Refugees and Asylum Seekers." Institute of Political Science - SciencesPo Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular del PCP-SL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de Historia Aplicada. Estudios de Política, Sociedad, Economía, Religiones y Mentalidades. Mesa de Historia Social. Universidad Nacional Mayor de San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages forcés en Grande-Bretagne: race, sexe et politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar on "Migrations and National Identities." Groupe de Recherche Espaces Humains et Interactions Culturelles (EHIC). Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différence culturelle liée au genre: Identité raciale et politique d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'axe "Héritages, Métissages et Diversités". Groupe de Recherche Identités et Cultures (GRIC). Université Le Havre Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Citizenship: The Muslim Arbitration Tribunal, Forced Marriage, and Gender Justice in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diversity, Citizenship and National Identities in the British Isles. Université Sorbonne Nouvelle Paris 3 &amp; Paris 4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualización de la violencia doméstica y violencia contra las mujeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Police Personnel on Domestic Violence in Costa Rica. Programme of International Peace Studies. University for Peace.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-Related Persecution, Women’s Rights and Refugee Law in Europe and the U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Academy for Advanced Studies in America. Columbia University.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et Genre: Entre la sphère publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on France and Britain: Cross Influences, Mutual Representations, Comparisons. The Centre de Recherches et d’Etudes en Civilisation Britannique (CRECIB) and the Association for the Study of Modern and Contemporary France (ASMCF). Université Paris 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public, Private, Multiculturalism and Women’s Rights: The Case of FGM Today in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Citizenship(s), Empires and Globalization, Research Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Individual Rights and Female Genital Mutilation (FGM) in Great Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar of the Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutilación Genital Femenina y Ley en Gran Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O desafio da Diferença: Articulando Género, Raça e Clase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bahia, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Genital Mutilation and the Law in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference: The Challenge of Difference: Articulation of gender, race and class. Université Fédérale de Bahia (UFBA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salud reproductiva en una perspectiva de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programa de Estudios de Género. Pontificia Universidad Católica del Perú (PUCP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio: Herencias y memorias de las luchas sociales en América Latina y el Caribe (siglos XX y XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages et mémoires des luttes sociales en Amérique latine et dans les Caraïbes (XX-XXI siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria: La vida en América Latina en tiempos de la pandemia global 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude: Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha armada en América Latina. Programa del III Coloquio Internacional sobre Violencia Política en el Siglo XX y las IV Jornadas de Trabajo de la Red de Estudios sobre Represión y Violencia Política (RER), del 24 al 26 de abril 2019, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Combatants in Left-Wing Guerrilla Movements in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: The Rise of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques économiques et sociales aujourd’hui en Amérique Latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria n°10 de la revista EOLLES: Feminismos y ARTivismo en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rouen, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference Women in Modern Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxistas tenaces&amp;quot;: Entrevista del semanario Hildebrandt en sus trece (Perú) a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialité, genre et multiculturalisme. Europe et Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo a la segunda edición de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores et GRIC. La Plaza Editores, 2019, 978-612-47428-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escárzaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIC, Université Le Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia de Estado en el Perú. Del Conflicto Armado Interno (1980- 2000) a la "Generación del Bicentenario" (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondo Editorial del Instituto para la Investigación Social del Perú, 2024, 978-612-49760-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking out of Turn : Cutting through Monologues of Exclusion and Partisanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Criminological Issues : Beyong Insecurity and Exclusion, sous la direction de: Carolyn Côté-Lussier, David Moffette, Justin Piché, University of Ottawa Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780776628707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre et conflit armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Plaza Editores; GRIC Université le Havre Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconography of a prison massacre: drawings by Peruvian Shining Path war survivors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, Global Maoism and the Chinese Cultural Revolution. Edited by Jacopo Galimberti, Noemi de Haro García and Victoria H. F. Scott. Manchester University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-5261-1746-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores; Groupe de Recherche Identités et Cultures (GRIC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plaza Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9786124742811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muslim Arbitration Tribunal and &amp;quot;Forced Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PALGRAVE MACMILLAN, pp.90-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship, Gender and Cultural Rights in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Cohen; Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2009, Politiques et identités, 978-2-84516-394-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalism and Citizenship in the United Kingdom: The Case of Female Genital Mutilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Tobin Stanley and Gesa Zinn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Exiles in Twentieth and Twenty-First Century Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-4039-8369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, droits des individus et droits culturels: l'excision en Grande-Bretagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s). Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collection Politiques et Identités, 2-84516-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscar: andanzas de un cadáver exquisito. Sobre Abimael Guzmán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la victoire du parti 'Pérou Libre' et de Pedro Castillo à la présidence du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: Asamblea Nacional de los Frentes de Defensa y Organizaciones Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensionistas y jubilados del Perú luchan por sus pensiones y por Nueva Constitución</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er día de desconfinamiento en Francia: Chalecos Amarillos en lucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista con Miguel Vargas Rosas, director del documental &amp;quot;Voz dinamitada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censura en la Biblioteca Regional Mario Vargas Llosa, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista a Arpi, actriz principal de Canción sin nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albania Sánchez, la primera voz rockandina del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado en el Perú : Un camino sinuoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huelga masiva de profesores en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia y solidaridad contracultural en Lima-Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movadef, el Estado y un juez llamado Ángel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La última noticia” : La verdad según Legaspi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Perú no se ha curado todavía y el informe de la Comisión de la Verdad no sirve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: &amp;quot;Apología al terrorismo&amp;quot; y persecución política en las presidenciales 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cine documental peruano: entrevista a Andrés Mego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crónica del primer coloquio peruano sobre el conflicto armado interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaje a Tombuctu, película de Rossana Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseo y Medusa en Tierra Inka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú, conflictos en las minas y en las cárceles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Note sur la situation géopolitique actuelle du Pérou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peruanos de Europa apoyan candidatura presidencial de Pedro Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérou: criminalisation de la dissidence et persécution politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaración de académicos en Francia sobre la situación en Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anouk Guiné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anouk-guine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibujar la 'heroicidad' desde la carcel política del PCP-Sendero Luminoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimiento. Revista de teoría y crítica literaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia Política y Estado: Entrevista a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Chavez Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Potesta Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Zavala Condori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Quistetupa Incattito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimidad estratégica, Comisión de la Verdad, Género y Memoria en el Perú. Escritura testimonial de prisioneras políticas del PCP-Sendero Luminoso sobrevivientes a la dictadura de Fujimori / Strategic Victimity, Truth Commission, Gender and Memory in Peru. Testimonial Writing from PCP-Shining Path Women Political Prisoners Survivors of Fujimori Dictatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Escuela de Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, MUJERES LATINOAMERICANAS REVOLUCIONARIAS. BIOGRAFÍAS, ESCRITURA TESTIMONIAL Y MILITANCIA, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina, Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Otras memorias entorno a la violencia de Estado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils croyaient nous enterrer, mais nous étions des graines&amp;quot;. ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XX e et XXI e siècles). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONIALITÉ, GENRE ET MULTICULTURALISME : EUROPE ET AMÉRIQUES, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millars. Espai i història </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crisis y rupturas en América Latina, 1970-1980, XLI (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Millars.2016.41.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNERO Y CONFLICTO ARMADO EN EL PERÚ / GENDER AND ARMED CONFLICT IN PERU, Introduction, Anouk Guiné et Maritza-Felices Luna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Medoukh: “À Gaza, on résiste pour exister et on existe pour résister.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVADEF: Apología del delito y delito de apología made in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Forms of Coercion Used to Obtain Consent: Defining Forced Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrin Abu Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 90 (2), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.090.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Más volumen porfavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (79)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d'atteinte au consentement: les contours du mariage forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrin Abu Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;De gré ou de force: les femmes dans la mondialisation&amp;quot; de Jules Falquet, Paris, La dispute, 2008, 213 p. Revue Population, 2012 / 1 (Vol. 67). Éditeur: Institut national d’études démographiques (INED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80M84RD3R0, la novela cinética de Czar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI: Revista de literatura hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ernesto Sábato y La Nueva Crítica Académica, 1 (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soy andina, negra y telúrica: apuntes sobre el Congreso Internacional de Narrativa Peruana (Madrid, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipiélago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (70)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matadoras: entre libertad sexual, queja al machismo y sufrimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sieteculebras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engendering Redistribution, Recognition, and Representation: The Case of Female Genital Mutilation (FGM) in the United Kingdom and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.477-519. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0032329207304315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et genre: entre sphères publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comisión de la Verdad y Victimidad Estratégica: Relatos testimoniales y gráficos de prisioneras integrantes del PCP-SL (1992-2003), Perú”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Latin American and Caribbean Conference of Social Sciences Horizons and Transformations for Equality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, Jun 2025, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politización del cuerpo en las narrativas testimoniales de prisioneras del PCP-SL en el marco de la &amp;quot;auténtica Comisión de la Verdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV Congrès international de littérature ibéroaméricaine (IILI), “Imaginarios en transición”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence “El desborde popular en el Perú (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programa de Psicología Social de la Memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de Psychologie Sociales de la Mémoire, Département de psychologie de la Faculté des Sciences Sociales de l'université du Chili., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado: El caso Peruano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Programa Psicología Social de la Memoria, Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Chile, Fondecyt Team and Programa Psicología Social de la Memoria, Departamento de Psicología, Facultad de Ciencias Sociales, Santiago, Chile., Jul 2024, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 33 años del inicio de la dictadura fujimorista en el Perú : El movimiento popular actual frente al golpe de 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Collective Memories and Current Resistance in Latin America”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for InterAmerican Studies (CIAS), Bielefeld University, Germany, and the Maria Sibylla Merian Center for Advanced Latin American Studies (CALAS), GERMANY; CLACSO, May 2023, Bielefeld, Alemania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tema (Sesión 8): “Conflictos armados: Las mujeres en PCP-Sendero Luminoso y el Mov. Revolucionario Tupac Amaru (MRTA)” (via Zoom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Trabajo Académico “Feminismos, Cuerpos y Espacios” (CESMECA) del Centro de Estudios Superiores de México y Centroamérica de la Universidad de Ciencias y Artes de Chiapas (UNICACH); Seminario virtual “Feminismos, Memoria y Resistencia en América Latina”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chiapas, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des ouvrages Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México), Teresa Cárdenas, Pr. Ulpiano Quispe (UNSCH), Alfredo Torres (Grupo Acontecimiento) & Gloria Vargas (Grupo Acontecimiento), Centro Cultural de la Universidad Nacional San Cristobal de Huamanga (UNSCH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurgencias en Perú, Bolivia y México (1964-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Asociación de Escritores de Ayacucho; Asociación de Historiadores de Ayacucho, Feb 2020, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de Género y Conflicto Armado en el Perú et La Comunidad Indígena Insurgente, avec Anouk Guiné, Pr. Fabiola Escárzaga (Universidad Autónoma Metropolitana, México)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Casa Mariátegui; Grupo Pólemos (Groupe de recherche en théorie critique), Feb 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Militancy in Memory Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Meeting of the Ibero-American Network on Resistance and Memory Studies (RIARM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Political Sciences and Sociology of the Universidad Nacional de Educación a Distancia (UNED), Madrid, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la seconde edition de Género y Conflicto Armado en el Perú, avec Anouk Guiné, Pr. Alison Serruto et Pr. Jorge Zegarra (Universidad Nacional San Agustín de Arequipa), et Roberta Marmanillo (militante féministe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Francaise de Arequipa, Aug 2019, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular antes y durante la ‘lucha armada’ en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Lucha armada en América Latina”, III Coloquio Internacional sobre Violencia Política en el siglo XX et IV Jornadas de la Red de Estudios sobre Represión y Violencia Política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. Luciana Seminara, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Apr 2019, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hegemonic Discourses to Alternative Knowledge on the Peruvian Armed Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Annual Memory Studies Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Group on Memory in Latin America. Complutense University of Madrid., Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation de la première edition de Género y Conflicto Armado en el Perú, La Plaza Editores, Lima/GRIC, Le Havre. Avec Anouk Guiné, Lorenzo Huamani, Esteban Valle-Riestra, Jimmy Flores Altamirano, Milena Justo, José de la Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librería Sur, Jul 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou Avec Anouk Guiné, Dynnik Asencios, Rocío Maldonado, Oscar Gilbonio and Antonio Zapata.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gremio de Escritores del Perú, Mar 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n° 8 de la revue EOLLES sur Genre et Conflit Armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du n°8 de la revue EOLLES sur Genre et Conflit Armé au Pérou. Avec Anouk Guiné, José Ramos (UNSCH, Ayacucho) et Antonio Zapata (PUCP, Lima).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Círculo de Estudios José María Arguedas, UNSCH. Casa Matteo Ricci., Jul 2017, Ayacucho, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminismo y marxismo en el Movimiento Femenino Popular de Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Congress Karl Heinrich Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Pólemos. Facultad de Letras y Ciencias Humanas, Universidad Nacional Mayor de San Marcos, May 2017, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Movimiento Femenino Popular al Movimiento Hijas del Pueblo : Tres generaciones de mujeres maoístas en el Perú (1963-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women: Everyday Resistance, Clandestinity and Armed Struggle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa. FCSH and Aljube Museum., Nov 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women of the Communist Party of Peru-Shining Path since the 1970s. Towards a New Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Women in Modern Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermanas combatientes e hijas de las clases oprimidas&amp;quot; : las producciones narrativas de mujeres del PCP-SL en cuanto &amp;quot;sujetos epistémicos privilegiados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Mujeres en movimiento: historias, conflictos y escrituras (Perú, siglo XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles des Hautes Etudes en Sciences Sociales (EHESS), Sep 2015, Paris, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular y sus expresiones en el Perú (1963-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Asociación Internacional de Peruanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2015, Poitiers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of a Peruvian Prison Political Massacre: The Case of El Frontón (19 June 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennal Conference of the International Association of Genocide Studies (IAGS): “The Aftermath of Genocide: Victims and Perpetrators, Representations and Interpretations.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Resistencia de Prisioneros Políticos Contra las Fuerzas del Estado en El Frontón y sus Consecuencias Político-Legales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Military History (CIHBE) on Guerras asimétricas en la era contemporánea. Guerrilla, militia, fuerzas insurgentes e insurrección. Universidad de Cantábria.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the Politics of Humiliation: Revolutionary Movements in Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies, 9th International Congress. Sorbonne Nouvelle University and Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, Guerrilla, and Humiliation: The case of the Communist Party of Peru-Shining Path (CPP-SP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th National Congress of History. National University of San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Forced Marriages and Migration Policies in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Migration and Modes of Incorporation: Transnational Communities, Refugees and Asylum Seekers." Institute of Political Science - SciencesPo Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movimiento Femenino Popular del PCP-SL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de Historia Aplicada. Estudios de Política, Sociedad, Economía, Religiones y Mentalidades. Mesa de Historia Social. Universidad Nacional Mayor de San Marcos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariages forcés en Grande-Bretagne: race, sexe et politiques migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar on "Migrations and National Identities." Groupe de Recherche Espaces Humains et Interactions Culturelles (EHIC). Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différence culturelle liée au genre: Identité raciale et politique d’appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'axe "Héritages, Métissages et Diversités". Groupe de Recherche Identités et Cultures (GRIC). Université Le Havre Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Citizenship: The Muslim Arbitration Tribunal, Forced Marriage, and Gender Justice in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diversity, Citizenship and National Identities in the British Isles. Université Sorbonne Nouvelle Paris 3 &amp; Paris 4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualización de la violencia doméstica y violencia contra las mujeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Police Personnel on Domestic Violence in Costa Rica. Programme of International Peace Studies. University for Peace.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender-Related Persecution, Women’s Rights and Refugee Law in Europe and the U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Academy for Advanced Studies in America. Columbia University.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et Genre: Entre la sphère publique et privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on France and Britain: Cross Influences, Mutual Representations, Comparisons. The Centre de Recherches et d’Etudes en Civilisation Britannique (CRECIB) and the Association for the Study of Modern and Contemporary France (ASMCF). Université Paris 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public, Private, Multiculturalism and Women’s Rights: The Case of FGM Today in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Citizenship(s), Empires and Globalization, Research Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Individual Rights and Female Genital Mutilation (FGM) in Great Britain Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar of the Center on Foreign Civilisations in the Contemporary World (CRCEMC). Université Blaise Pascal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutilación Genital Femenina y Ley en Gran Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O desafio da Diferença: Articulando Género, Raça e Clase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bahia, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Genital Mutilation and the Law in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference: The Challenge of Difference: Articulation of gender, race and class. Université Fédérale de Bahia (UFBA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salud reproductiva en una perspectiva de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programa de Estudios de Género. Pontificia Universidad Católica del Perú (PUCP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio: Herencias y memorias de las luchas sociales en América Latina y el Caribe (siglos XX y XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages et mémoires des luttes sociales en Amérique latine et dans les Caraïbes (XX-XXI siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria: La vida en América Latina en tiempos de la pandemia global 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude: Réjouissances révolutionnaires? Fête et militantisme LGBTQ+ dans le monde (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucha armada en América Latina. Programa del III Coloquio Internacional sobre Violencia Política en el Siglo XX y las IV Jornadas de Trabajo de la Red de Estudios sobre Represión y Violencia Política (RER), del 24 al 26 de abril 2019, Facultad de Humanidades y Artes, Universidad Nacional de Rosario, Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Combatants in Left-Wing Guerrilla Movements in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: The Rise of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques économiques et sociales aujourd’hui en Amérique Latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convocatoria n°10 de la revista EOLLES: Feminismos y ARTivismo en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Féminismes et Artivisme dans les Amériques au XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rouen, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference Women in Modern Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: Luttes coloniales et décoloniales dans la France d’hier et d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas económicas y sociales hoy en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTivismes, femmes et féminismes décolonisateurs dans les Amériques (XXe et XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Carvalheira de Maupeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxistas tenaces&amp;quot;: Entrevista del semanario Hildebrandt en sus trece (Perú) a Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialité, genre et multiculturalisme. Europe et Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Bakshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOLLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo a la segunda edición de Género y Conflicto Armado en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores et GRIC. La Plaza Editores, 2019, 978-612-47428-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Cárdenas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escárzaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIC, Université Le Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violencia de Estado en el Perú. Del Conflicto Armado Interno (1980- 2000) a la "Generación del Bicentenario" (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondo Editorial del Instituto para la Investigación Social del Perú, 2024, 978-612-49760-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking out of Turn : Cutting through Monologues of Exclusion and Partisanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Criminological Issues : Beyong Insecurity and Exclusion, sous la direction de: Carolyn Côté-Lussier, David Moffette, Justin Piché, University of Ottawa Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780776628707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre et conflit armé au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza Felices-Luna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Plaza Editores; GRIC Université le Havre Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iconography of a prison massacre: drawings by Peruvian Shining Path war survivors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, Global Maoism and the Chinese Cultural Revolution. Edited by Jacopo Galimberti, Noemi de Haro García and Victoria H. F. Scott. Manchester University Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-5261-1746-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrucijada de guerra en mujeres peruanas : Augusta La Torre y el Movimiento Femenino Popular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Plaza Editores; Groupe de Recherche Identités et Cultures (GRIC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Género y Conflicto Armado en el Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plaza Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9786124742811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muslim Arbitration Tribunal and &amp;quot;Forced Marriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Ethnic Diversity in the British Isles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PALGRAVE MACMILLAN, pp.90-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship, Gender and Cultural Rights in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Cohen; Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2009, Politiques et identités, 978-2-84516-394-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalism and Citizenship in the United Kingdom: The Case of Female Genital Mutilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Moreno Fuentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Tobin Stanley and Gesa Zinn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Exiles in Twentieth and Twenty-First Century Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-1-4039-8369-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat, droits des individus et droits culturels: l'excision en Grande-Bretagne aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Spensky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté(s). Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Collection Politiques et Identités, 2-84516-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiscar: andanzas de un cadáver exquisito. Sobre Abimael Guzmán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la victoire du parti 'Pérou Libre' et de Pedro Castillo à la présidence du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: Asamblea Nacional de los Frentes de Defensa y Organizaciones Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensionistas y jubilados del Perú luchan por sus pensiones y por Nueva Constitución</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er día de desconfinamiento en Francia: Chalecos Amarillos en lucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista con Miguel Vargas Rosas, director del documental &amp;quot;Voz dinamitada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censura en la Biblioteca Regional Mario Vargas Llosa, Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrevista a Arpi, actriz principal de Canción sin nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albania Sánchez, la primera voz rockandina del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y conflicto armado en el Perú : Un camino sinuoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huelga masiva de profesores en el Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia y solidaridad contracultural en Lima-Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Movadef, el Estado y un juez llamado Ángel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La última noticia” : La verdad según Legaspi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cine documental peruano: entrevista a Andrés Mego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú: &amp;quot;Apología al terrorismo&amp;quot; y persecución política en las presidenciales 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Perú no se ha curado todavía y el informe de la Comisión de la Verdad no sirve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crónica del primer coloquio peruano sobre el conflicto armado interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaje a Tombuctu, película de Rossana Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perseo y Medusa en Tierra Inka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perú, conflictos en las minas y en las cárceles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Note sur la situation géopolitique actuelle du Pérou”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peruanos de Europa apoyan candidatura presidencial de Pedro Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérou: criminalisation de la dissidence et persécution politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaración de académicos en Francia sobre la situación en Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Guiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C061C244"/>
+    <w:nsid w:val="F611C216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-guine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chavez Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Potesta Cortez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Zavala Condori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Quistetupa Incattito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281217v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Carvalheira de Maupeou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bakshi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2016.41.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno Fuentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032329207304315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89354C3E2638BC8EC7E1819C23F7E4F548190D9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Felices-Luna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laplazaeditores.wordpress.com/2018/07/11/varixs-autorxs-genero-y-conflicto-armado-en-el-peru/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781403983695#aboutBook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100592600" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-guine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Guin&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Chavez Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Potesta Cortez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Zavala Condori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Quistetupa Incattito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281217v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Carvalheira de Maupeou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bakshi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2016.41.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrin Abu Amara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.090.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Moreno Fuentes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032329207304315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89354C3E2638BC8EC7E1819C23F7E4F548190D9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02979799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02982531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Felices-Luna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica C&#225;rdenas Moreno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Esc&#225;rzaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343013v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laplazaeditores.wordpress.com/2018/07/11/varixs-autorxs-genero-y-conflicto-armado-en-el-peru/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781403983695#aboutBook" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100592600" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>