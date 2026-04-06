--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1907,243 +1907,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of strigolactones on the microbiome of rice</w:t>
+                <w:t xml:space="preserve">Comparative analysis of root exudates and bacterial diversity in aeroponics and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bentlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081042v1</w:t>
+                <w:t xml:space="preserve">hal-04081034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of root exudates and bacterial diversity in aeroponics and soil</w:t>
+                <w:t xml:space="preserve">The effects of strigolactones on the microbiome of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harro Bouwmeester</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081034v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D013BD"/>
+    <w:nsid w:val="FAB179E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4539,51 +4539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-zancarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8209-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fentaw Abegaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davar Abedini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guerrieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62437-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Westerhuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age K. Smilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Flokov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan K. A. Suleiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age Smilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2021.06.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Echenique-Subiabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Heath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A Wood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32772-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04016-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Cesare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bentlage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan Kramer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Fernandes Alves Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basten Snoek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-zancarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8209-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fentaw Abegaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davar Abedini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guerrieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62437-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Westerhuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age K. Smilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Flokov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan K. A. Suleiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age Smilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2021.06.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Echenique-Subiabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Heath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A Wood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32772-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04016-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Cesare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bentlage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan Kramer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Fernandes Alves Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basten Snoek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>