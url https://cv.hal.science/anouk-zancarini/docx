--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -4308,51 +4308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAB179E6"/>
+    <w:nsid w:val="2D1314FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>