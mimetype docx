--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1907,243 +1907,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of root exudates and bacterial diversity in aeroponics and soil</w:t>
+                <w:t xml:space="preserve">The effects of strigolactones on the microbiome of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harro Bouwmeester</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081034v1</w:t>
+                <w:t xml:space="preserve">hal-04081042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of strigolactones on the microbiome of rice</w:t>
+                <w:t xml:space="preserve">Comparative analysis of root exudates and bacterial diversity in aeroponics and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bentlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harro Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081042v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D1314FE"/>
+    <w:nsid w:val="7E09687C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4539,51 +4539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-zancarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8209-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fentaw Abegaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davar Abedini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guerrieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62437-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Westerhuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age K. Smilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Flokov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan K. A. Suleiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age Smilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2021.06.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Echenique-Subiabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Heath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A Wood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32772-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04016-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Cesare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bentlage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan Kramer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Fernandes Alves Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basten Snoek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anouk-zancarini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8209-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fentaw Abegaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davar Abedini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Guerrieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62437-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Westerhuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age K. Smilde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Flokov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan K. A. Suleiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Age Smilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro Bouwmeester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2021.06.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Echenique-Subiabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Heath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A Wood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32772-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599307v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04016-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Cesare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.6.8712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bentlage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan Kramer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Fernandes Alves Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basten Snoek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>