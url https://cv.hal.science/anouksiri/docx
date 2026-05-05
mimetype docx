--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -263,822 +263,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyloxyimide derivatives as efficient promoters of polyolefin C–H functionalization: application in the melt grafting of maleic anhydride onto polyethylene</w:t>
+                <w:t xml:space="preserve">Acyloxyimide Derivatives as Peroxide Alternatives for the Grafting of Maleic Anhydride onto Polyethylene by reactive extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamy Daniel Rakotonirina</w:t>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Quinebeche</w:t>
+                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (31), pp.4336-4345. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 10, pp.4336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360910v1</w:t>
+                <w:t xml:space="preserve">hal-04953744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision-induced dissociation of stable nitroxides: A combined tandem mass spectrometry and computational study of TEMPO center dot and SG1(center dot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathie Marchal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.229--238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1469066718793247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyloxyimide Derivatives as Peroxide Alternatives for the Grafting of Maleic Anhydride onto Polyethylene by reactive extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyloxyimide derivatives as efficient promoters of polyolefin C–H functionalization: application in the melt grafting of maleic anhydride onto polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Daniel Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Gaudel-Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
+                <w:t xml:space="preserve">Sébastien Quinebeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.4336</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 10 (31), pp.4336-4345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00672A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953744v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylperoxyl spin adducts of pyrroline-N-oxide spin traps: Experimental and theoretical CASSCF study of the unimolecular decomposition in organic solvent, potential applications in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of a series of beta-cyclodextrin/nitrone spin traps for improved superoxide detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Lescic</w:t>
+                <w:t xml:space="preserve">Florent Poulhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Karoui</w:t>
+                <w:t xml:space="preserve">Egon Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micaël Hardy</w:t>
+                <w:t xml:space="preserve">Patrick Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/poc.3677⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (30), pp.6358--6366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob00961e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768443v1</w:t>
+                <w:t xml:space="preserve">hal-01774184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Amino-Acid-Based beta-Phosphorylated Nitroxides for Probing Acidic pH in Biological Systems by EPR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thetiot-Laurent</w:t>
+                <w:t xml:space="preserve">Alkylperoxyl spin adducts of pyrroline-N-oxide spin traps: Experimental and theoretical CASSCF study of the unimolecular decomposition in organic solvent, potential applications in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gosset Gaelle</w:t>
+                <w:t xml:space="preserve">Sergiu Lescic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+                <w:t xml:space="preserve">Micaël Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mercier</w:t>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (3), pp.300-315. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/poc.3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459705v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of a series of beta-cyclodextrin/nitrone spin traps for improved superoxide detection</w:t>
+                <w:t xml:space="preserve">New Amino-Acid-Based beta-Phosphorylated Nitroxides for Probing Acidic pH in Biological Systems by EPR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Poulhes</w:t>
+                <w:t xml:space="preserve">Sophie Thetiot-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egon Rizzato</w:t>
+                <w:t xml:space="preserve">Gosset Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernasconi</w:t>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+                <w:t xml:space="preserve">Mathieu Cassien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Viel</w:t>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (30), pp.6358--6366. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.300-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ob00961e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774184v1</w:t>
+                <w:t xml:space="preserve">hal-01459705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Enantioselectivity in Organocatalytic Michael Additions of beta-Ketoamides to alpha,beta-Unsaturated Carbonyls: A Combined Experimental, Spectroscopic and Theoretical Study</w:t>
               </w:r>
@@ -1223,51 +1223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Step Towards High-Molecular-Weight Living/Controlled Polystyrene Using SG1-Mediated Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Idrice Adjieufack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj05088a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Daniel Rakotonirina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinebeche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00672A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718793247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Lescic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Hardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thetiot-Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset Gaelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulhes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Rizzato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernasconi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00961e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404481" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-381FLL1N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Luneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.200900074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8V1S53QK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha C Mathew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlet By" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carrega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00017e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha C. Mathew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ghobsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Hacini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corb&#232;res" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HJCZ17X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1LZH4XL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berchadsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0213351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9FNR3PG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01406769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Siri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Idrice Adjieufack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Gaudel-Siri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nj05088a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledentu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718793247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Daniel Rakotonirina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinebeche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00672A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poulhes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Rizzato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernasconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob00961e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Lescic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Hardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.3677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thetiot-Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset Gaelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600550" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cheshmedzhieva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Sanchez Duque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404481" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-381FLL1N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Luneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acerbis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.200900074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8V1S53QK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha C Mathew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlet By" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Virolleaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carrega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00017e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha C. Mathew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Ghosh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.09.112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ghobsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Hacini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wavrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Corb&#232;res" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HJCZ17X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tordo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200690215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1LZH4XL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berchadsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0213351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9FNR3PG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01406769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Siri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>