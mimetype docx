--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -480,568 +480,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t>
+                <w:t xml:space="preserve">Gelation effects on the spreading of non-Newtonian drops impacting a reactive liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujie Yu</w:t>
+                <w:t xml:space="preserve">Julie Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Castellani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anselmo Pereira</w:t>
+                <w:t xml:space="preserve">David Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (47), pp.9162-9171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00867K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428053v1</w:t>
+                <w:t xml:space="preserve">hal-05452337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation effects on the spreading of non-Newtonian drops impacting a reactive liquid</w:t>
+                <w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Godefroid</w:t>
+                <w:t xml:space="preserve">Sujie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouttes</w:t>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monteux</w:t>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (47), pp.9162-9171. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SM00867K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452337v1</w:t>
+                <w:t xml:space="preserve">hal-05428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic elliptical objects impacting a solid surface</w:t>
+                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0197270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842642v1</w:t>
+                <w:t xml:space="preserve">hal-04879262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
+                <w:t xml:space="preserve">Viscoplastic elliptical objects impacting a solid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0197270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879262v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam break of viscoplastic elliptical objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 336, pp.105376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1183,90 +1183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of viscoplastic drop shape in impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978, pp.A1. </w:t>
@@ -1304,64 +1304,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 282, pp.104321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence–of–straining and polymer alignment in viscoelastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common features between the Newtonian laminar–turbulent transition and the viscoelastic drag-reducing turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,90 +1750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of viscosity, yield stress, and surface tension on the deformation and breakup profiles of fluid filaments stretched at very high velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Mackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1875,90 +1875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary, viscous, and geometrical effects on the buckling of power-law fluid filaments under compression stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.514-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,51 +1992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulations of polymer degradation in a drag reducing plane Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical, parabolic, and hyperbolic exchanges of energy in drag reducing plane Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and hibernating turbulence in drag-reducing plane Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics and tensor analysis of polymer coil–stretch mechanism in turbulent drag reducing channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Trevelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3079,51 +3079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses statistiques et tensorielles de l’étirement des polymères dans les écoulements viscoélastiques turbulents en canal plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,103 +3567,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3701,90 +3701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW RHEOLOGY HELPS MAKING 3D PRINTED ADDITIVE-AND CROSSLINKER-FREE BIO-AEROGELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t>
@@ -3852,64 +3852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
@@ -3938,103 +3938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of Viscoplastic Bingham Fluid Filaments under Compression Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4085,64 +4085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4167,90 +4167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid rope coiling in a power-lax fluid: simulation and observation of the structuration at the impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Antoniotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,90 +4275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des instabilités de flambage dans un fluide rhéoépaississant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Antoniotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4415,103 +4415,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Flows with Viscoplastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kindness Isukwem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4558,51 +4558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Objective and Non-objective Kinematic Flow Classification Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Extension of Polymer Molecules in Turbulent Viscoelastic Flows: Statistical and Tensor Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Silva Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,272 +4831,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction of levitating drops</w:t>
+                <w:t xml:space="preserve">Viscoplastic Drops Impacting a Free-Slip Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842704v1</w:t>
+                <w:t xml:space="preserve">hal-04881797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic Drops Impacting a Free-Slip Surface</w:t>
+                <w:t xml:space="preserve">Retraction of levitating drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881797v1</w:t>
+                <w:t xml:space="preserve">hal-04842704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folding instabilities in non-Newtonian viscous sheets: shear thinning and shear thickening effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,51 +5204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6C6ADD"/>
+    <w:nsid w:val="59FF2DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5435,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anselmo-soeiro-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6688-1013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199039879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5226-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00867K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.567" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01757341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson J. Soares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.03.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo S. Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.01.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafhael M. Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031229" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Trevelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandoval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trevelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/reterm.v14i2.62123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney R. L. Thompson Thompson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW36NVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.09.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPQFNCZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.05.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWSQ8PW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antoniotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Leon Thompson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anselmo-soeiro-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6688-1013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199039879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5226-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00867K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.567" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01757341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson J. Soares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.03.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo S. Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.01.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafhael M. Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031229" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Trevelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandoval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trevelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/reterm.v14i2.62123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney R. L. Thompson Thompson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW36NVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.09.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPQFNCZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.05.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWSQ8PW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antoniotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Leon Thompson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>