--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">199039879</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wDvM4LoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/I-5226-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -234,3316 +255,3316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic drops impacting a free-slip surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 187, pp.105177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching and breakup of two-dimensional falling Newtonian sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (6), pp.063125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0270377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation effects on the spreading of non-Newtonian drops impacting a reactive liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (47), pp.9162-9171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5SM00867K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ligoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic elliptical objects impacting a solid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0197270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam break of viscoplastic elliptical objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 336, pp.105376. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et numérique sur l’étalement d’objets viscoplastiques bidimensionnels impactant une surface solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of viscoplastic drop shape in impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978, pp.A1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia-dominated coiling instabilities of power-law fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselmo Pereira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 282, pp.104321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence–of–straining and polymer alignment in viscoelastic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.100026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apples.2020.100026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common features between the Newtonian laminar–turbulent transition and the viscoelastic drag-reducing turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 877, pp.405-428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of viscosity, yield stress, and surface tension on the deformation and breakup profiles of fluid filaments stretched at very high velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Mackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.130-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary, viscous, and geometrical effects on the buckling of power-law fluid filaments under compression stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.514-519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulations of polymer degradation in a drag reducing plane Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson J. Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 256, pp.1 - 7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical, parabolic, and hyperbolic exchanges of energy in drag reducing plane Couette flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Transient aspects of drag reducing plane Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edson Soares</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson J. Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5010047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233232v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and hibernating turbulence in drag-reducing plane Couette flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Elliptical, parabolic, and hyperbolic exchanges of energy in drag reducing plane Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Roney Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Soares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), pp.115106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233231v1</w:t>
+                <w:t xml:space="preserve">hal-03233232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics and tensor analysis of polymer coil–stretch mechanism in turbulent drag reducing channel flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Active and hibernating turbulence in drag-reducing plane Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.332⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233229v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient aspects of drag reducing plane Couette flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
+                <w:t xml:space="preserve">Statistics and tensor analysis of polymer coil–stretch mechanism in turbulent drag reducing channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilmar Mompean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edson J. Soares</w:t>
+                <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 824, pp.135-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2017.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01477561v1</w:t>
+                <w:t xml:space="preserve">hal-03233229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An objective perspective for classic flow classification criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon S. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney L. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (1), pp.52-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag Reduction in Synthetic Seawater by Flexible and Rigid Polymer Addition Into a Rotating Cylindrical Double Gap Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafhael M. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson J. Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138 (2), pp.021101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4031229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of efficiency of polymeric drag reducers induced by high Reynolds number flows in tubes with imposed pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Sandoval</w:t>
+                <w:t xml:space="preserve">Analyses statistiques et tensorielles de l’étirement des polymères dans les écoulements viscoélastiques turbulents en canal plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+                <w:t xml:space="preserve">Ramon Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Trevelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roney R. L. Thompson Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.34-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233207v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLYMER DEGRADATION IN TURBULENT DRAG REDUCING FLOWS IN PIPES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of efficiency of polymeric drag reducers induced by high Reynolds number flows in tubes with imposed pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sandoval</w:t>
+                <w:t xml:space="preserve">Lucas Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Trevelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Thomaz</w:t>
+                <w:t xml:space="preserve">Renata Trevelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Engenharia Térmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5380/reterm.v14i2.62123⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (12), pp.125105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233217v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses statistiques et tensorielles de l’étirement des polymères dans les écoulements viscoélastiques turbulents en canal plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+                <w:t xml:space="preserve">POLYMER DEGRADATION IN TURBULENT DRAG REDUCING FLOWS IN PIPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Trevelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thais</w:t>
+                <w:t xml:space="preserve">L. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roney R. L. Thompson Thompson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Thomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Engenharia Térmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.03. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/reterm.v14i2.62123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233215v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag increase at the very start of drag reducing flows in a rotating cylindrical double gap device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafhael M. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson J. Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 212, pp.73-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag reduction induced by flexible and rigid molecules in a turbulent flow into a rotating cylindrical double gap device: Comparison between Poly (ethylene oxide), Polyacrylamide, and Xanthan Gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafhael M. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson J. Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 202, pp.72/87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2013.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer degradation of dilute solutions in turbulent drag reducing flows in a cylindrical double gap rheometer device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo S. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson J. Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 179-180, pp.9-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3553,845 +3574,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW RHEOLOGY HELPS MAKING 3D PRINTED ADDITIVE-AND CROSSLINKER-FREE BIO-AEROGELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of Viscoplastic Bingham Fluid Filaments under Compression Stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977586v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Buckling of Viscoplastic Bingham Fluid Filaments under Compression Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977578v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid rope coiling in a power-lax fluid: simulation and observation of the structuration at the impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Antoniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des instabilités de flambage dans un fluide rhéoépaississant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Antoniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4401,419 +4422,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Flows with Viscoplastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93456-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Objective and Non-objective Kinematic Flow Classification Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Wall Turbulence 2 : Understanding and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-428, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20388-1_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Extension of Polymer Molecules in Turbulent Viscoelastic Flows: Statistical and Tensor Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Silva Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney Leon Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Wall Turbulence 2 : Understanding and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-180, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20388-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4823,320 +4844,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic Drops Impacting a Free-Slip Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraction of levitating drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folding instabilities in non-Newtonian viscous sheets: shear thinning and shear thickening effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5204,51 +5225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59FF2DBD"/>
+    <w:nsid w:val="CCE1826C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5435,51 +5456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anselmo-soeiro-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6688-1013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199039879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5226-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00867K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.567" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01757341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson J. Soares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.03.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.332" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo S. Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.01.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafhael M. Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031229" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sandoval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Trevelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandoval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trevelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/reterm.v14i2.62123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney R. L. Thompson Thompson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW36NVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.09.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPQFNCZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.05.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWSQ8PW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antoniotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Leon Thompson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anselmo-soeiro-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6688-1013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199039879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wDvM4LoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5226-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F&#232;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00867K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Thompson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2020.100026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01757341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson J. Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo S. Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2017.01.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084605" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.332" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Martins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafhael M. Andrade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney R. L. Thompson Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sandoval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Trevelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937594" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandoval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trevelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/reterm.v14i2.62123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW36NVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2013.09.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPQFNCZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWSQ8PW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antoniotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Silva Martins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney Leon Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20388-1_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>