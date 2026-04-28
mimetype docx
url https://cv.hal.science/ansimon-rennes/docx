--- v0 (2026-03-28)
+++ v1 (2026-04-28)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of stereotactic arrhythmia radioablation for ventricular arrhythmias using a novel multimodal fusion workflow for target delineation</w:t>
+                <w:t xml:space="preserve">Evaluation of Mid-position based treatment planning for stereotactic radioablation of ventricular tachycardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martins</w:t>
+                <w:t xml:space="preserve">L. Viseu Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Gabillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rigal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Cisneros Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.776. </w:t>
+              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314170v1</w:t>
+                <w:t xml:space="preserve">hal-05314163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards patient-specific heart modeling for Cardiac Resynchronization Therapy</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of stereotactic arrhythmia radioablation for ventricular arrhythmias using a novel multimodal fusion workflow for target delineation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+                <w:t xml:space="preserve">R. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Ye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+                <w:t xml:space="preserve">J Cisneros Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16184⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191736v2</w:t>
+                <w:t xml:space="preserve">hal-05314170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Mid-position based treatment planning for stereotactic radioablation of ventricular tachycardia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards patient-specific heart modeling for Cardiac Resynchronization Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Viseu Melo</w:t>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gabillaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Rigal</w:t>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.777. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314163v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Specific Cardio-Respiratory Model for Optimization of Cardiac Radioablation</w:t>
               </w:r>
@@ -1172,291 +1172,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect deformable image registration using synthetic image generated by unsupervised deep learning</w:t>
+                <w:t xml:space="preserve">New Method CMR-Guided Endomyocardial Biopsy in Suspicion Context of Isolated Cardiac Sarcoidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Hemon</w:t>
+                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Texier</w:t>
+                <w:t xml:space="preserve">Erwan Lecesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilda Chourak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bessieres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.105143. </w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Circulation. Cardiovascular Imaging, pp.e015807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.123.015807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651011v1</w:t>
+                <w:t xml:space="preserve">hal-04513114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method CMR-Guided Endomyocardial Biopsy in Suspicion Context of Isolated Cardiac Sarcoidosis</w:t>
+                <w:t xml:space="preserve">Indirect deformable image registration using synthetic image generated by unsupervised deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
+                <w:t xml:space="preserve">Cedric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Lecesne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Blanche Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Chourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Circulation. Cardiovascular Imaging, pp.e015807. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.105143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.123.015807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513114v1</w:t>
+                <w:t xml:space="preserve">hal-04651011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the potential for sexual structures-sparing for prostate cancer external beam radiotherapy: A dosimetric study</w:t>
               </w:r>
@@ -1704,425 +1704,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac stereotactic radiation therapy for refractory ventricular arrhythmias in patients with left ventricular assist devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Lloyd</w:t>
+                <w:t xml:space="preserve">Cédric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andranik Petrosyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Rigal</w:t>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Quivrin</w:t>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jce.16139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321582v1</w:t>
+                <w:t xml:space="preserve">hal-04112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of cardiac infarction in delayed-enhancement MRI using probability map and transformers-based neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lecesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112657v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of cardiac infarction in delayed-enhancement MRI using probability map and transformers-based neural networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cardiac stereotactic radiation therapy for refractory ventricular arrhythmias in patients with left ventricular assist devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andranik Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quivrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 242, pp.107841. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Cardiovascular Electrophysiology, 35 (1), pp.206-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jce.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279117v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Age Estimation Through Neonatal Motion Characterization Using Continuous Video Recordings</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,1363 +2370,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desynchronization Strain Patterns and Contractility in Left Bundle Branch Block through Computer Model Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Premature Newborns' Spontaneous Cries in the Real Context of Neonatal Intensive Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimi P Owashi</w:t>
+                <w:t xml:space="preserve">Bertille Met-Montot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Taconné</w:t>
+                <w:t xml:space="preserve">Fabienne Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courtial</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.53. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcdd9020053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22051823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593832v1</w:t>
+                <w:t xml:space="preserve">hal-03629507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac radioablation for ventricular tachycardia: Which approach for incorporating cardiorespiratory motions into the planning target volume?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stretched reconstruction based on 2D freehand ultrasound for peripheral artery imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Hervouin</w:t>
+                <w:t xml:space="preserve">Thomas Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+                <w:t xml:space="preserve">Florent Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.01.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.1281-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-022-02636-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554463v1</w:t>
+                <w:t xml:space="preserve">hal-03659666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation for plan-of-the-day selection in CBCT-guided adaptive radiation therapy of cervical cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (24), pp.245020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aca5e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretched reconstruction based on 2D freehand ultrasound for peripheral artery imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desynchronization Strain Patterns and Contractility in Left Bundle Branch Block through Computer Model Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
+                <w:t xml:space="preserve">Kimi P Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">Marion Taconné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-022-02636-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd9020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659666v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Premature Newborns' Spontaneous Cries in the Real Context of Neonatal Intensive Care Units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertille Met-Montot</w:t>
+                <w:t xml:space="preserve">Cardiac radioablation for ventricular tachycardia: Which approach for incorporating cardiorespiratory motions into the planning target volume?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Poree</w:t>
+                <w:t xml:space="preserve">Aurélien Hervouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Raphaël Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (5), pp.1823. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22051823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629507v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+                <w:t xml:space="preserve">Deep Learning-Based Segmentation of Head and Neck Organs-at-Risk with Clinical Partially Labeled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Abbani</w:t>
+                <w:t xml:space="preserve">Lucía Cubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Joël Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franklin Okoli</w:t>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e24111661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763981v1</w:t>
+                <w:t xml:space="preserve">hal-03886542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between radiation dose and myocardial remodeling after stereotactic radiation therapy for ventricular tachycardia: First assessment of dose-effect relationship in human</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bellec</w:t>
+                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jaïs</w:t>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2022.04.017⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659597v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-Based Segmentation of Head and Neck Organs-at-Risk with Clinical Partially Labeled Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Correlation between radiation dose and myocardial remodeling after stereotactic radiation therapy for ventricular tachycardia: First assessment of dose-effect relationship in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+                <w:t xml:space="preserve">Pierre Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (11), pp.1661. </w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), pp.1559-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e24111661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2022.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886542v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac stereotactic ablative radiotherapy for refractory ventricular arrhythmias: A radical alternative? A narrative review of rationale and cardiological aspects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preterm Newborn Presence Detection in Incubator and Open Bed Using Deep Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaksic</w:t>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging and Radiation Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (4), pp.626-635. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.1419-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmir.2021.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2021.3062617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414452v1</w:t>
+                <w:t xml:space="preserve">hal-03229053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm Newborn Presence Detection in Incubator and Open Bed Using Deep Transfer Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac stereotactic ablative radiotherapy for refractory ventricular arrhythmias: A radical alternative? A narrative review of rationale and cardiological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Poree</w:t>
+                <w:t xml:space="preserve">Nicolas Jaksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Carrault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (5), pp.1419-1428. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging and Radiation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (4), pp.626-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2021.3062617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmir.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229053v1</w:t>
+                <w:t xml:space="preserve">hal-03414452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning With Patient-Specific Rectal Sub-Region Constraints Decreases Probability of Toxicity in Prostate Cancer Radiotherapy</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CBCT-based dose calculation methods in head and neck cancer radiotherapy: from Hounsfield unit to density calibration curve to deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Largent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,90 +3993,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of 3D real-time echocardiography and cine MRI using a saliency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Atehortúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.277-285. </w:t>
@@ -4114,64 +4114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical shape model to generate a planning library for cervical adaptive radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,64 +4274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Met-Montot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable image registration for dose mapping between external beam radiotherapy and brachytherapy images of cervical cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,64 +4542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,103 +4650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable image registration for radiation therapy: principle, methods, applications and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oncologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (9), pp.1225-1237. </w:t>
@@ -4784,64 +4784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBCT-guided evolutive library for cervical adaptive IMRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5065,51 +5065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI to CT Prostate Registration for Improved Targeting in Cancer External Beam Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Commandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population model of bladder motion and deformation based on dominant eigenmodes and mixed-effects models in prostate cancer radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan D. Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,103 +5320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dose Deformation-Invariance Hypothesis Verified in Prostate IGRT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (4), pp.830-838. </w:t>
@@ -5480,51 +5480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ugolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,656 +5582,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of dynamic multiview 2D ultrasound and late gadolinium enhanced images of the heart: Application to hypertrophic cardiomyopathy characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of dose uncertainties in cumulated dose estimation compared to planned dose in prostate IMRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Betancur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Halbert</w:t>
+                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tavard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Carré</w:t>
+                <w:t xml:space="preserve">Christophe Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2015.10.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260553v1</w:t>
+                <w:t xml:space="preserve">hal-01301536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bladder metabolic artifacts in (18)F-FDG PET imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefit of using bladder sub-volume equivalent uniform dose constraints in prostate intensity-modulated radiotherapy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan David Ospina</w:t>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">OncoTargets and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.7537--7544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/OTT.S116508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317432v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of using bladder sub-volume equivalent uniform dose constraints in prostate intensity-modulated radiotherapy planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of bladder metabolic artifacts in (18)F-FDG PET imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud De Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoTargets and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/OTT.S116508⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438975v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of dose uncertainties in cumulated dose estimation compared to planned dose in prostate IMRT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Registration of dynamic multiview 2D ultrasound and late gadolinium enhanced images of the heart: Application to hypertrophic cardiomyopathy characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+                <w:t xml:space="preserve">Edgar Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
+                <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blay</w:t>
+                <w:t xml:space="preserve">François Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (1), pp.129-136. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.13--21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301536v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal adaptive IMRT strategy to spare the parotid glands in oropharyngeal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6295,90 +6295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual registration and dose mapping for voxe-lwise population analysis of rectal toxicity in prostate cancer radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (6), pp.2721</w:t>
@@ -6420,51 +6420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of head and neck cancer adaptive radiotherapy to spare the parotid glands and decrease the risk of xerostomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,77 +6541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Deformable Image Registration Methods for Dose Monitoring in Head and Neck Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,64 +6675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Registration and Data Fusion for Cardiac Resynchronization Therapy Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,325 +6803,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Constrained Nonrigid Registration for Dose Monitoring in Prostate Cancer Radiotherapy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Segmentation of pelvic structures for planning CT using a geometrical shape model tuned by a multi-scale edge detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (7), pp.1464-74. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.1471-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2314574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/6/1471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00978107v1</w:t>
+                <w:t xml:space="preserve">inserm-00959273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of pelvic structures for planning CT using a geometrical shape model tuned by a multi-scale edge detector.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-Constrained Nonrigid Registration for Dose Monitoring in Prostate Cancer Radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Martínez</w:t>
+                <w:t xml:space="preserve">Aurelien Dumenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Romero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
+                <w:t xml:space="preserve">Khemara Gnep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (6), pp.1471-1484. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.1464-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/6/1471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2314574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00959273v1</w:t>
+                <w:t xml:space="preserve">inserm-00978107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor-based population value decomposition to explain rectal toxicity after prostate cancer radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Commandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7224,77 +7224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new deconvolution approach to robust fluence for intensity modulation under geometrical uncertainty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7345,103 +7345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxel-based population analysis for correlating local dose and rectal toxicity in prostate cancer radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (8), pp.2581-2595. </w:t>
@@ -7492,51 +7492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification selon la position moyenne du cycle respiratoire : modèle de planification optimale pour une distribution de dose dans les tumeurs pulmonaires. [Mid-ventilation position planning: optimal model for dose distribution in lung tumour].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7638,90 +7638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of inter-individual pelvic CT-scans registration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (5), pp.288-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7767,103 +7767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[From image-guided radiotherapy to dose-guided radiotherapy].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (8), pp.691-8. </w:t>
@@ -7901,77 +7901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the volumetric benefit of image-guided radiotherapy (IGRT) in prostate cancer: margins and presence probability map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,51 +8074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rouède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8169,64 +8169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Left Ventricular Function in Cardiac MSCT Imaging by a 4D Hierarchical Surface-Volume Matching Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8357,64 +8357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rakotoarisedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Fragkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8461,51 +8461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitral Valve Deep Learning Localization in CT Scans for MIMVR Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8733,64 +8733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Gabillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loig Duverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8858,64 +8858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8966,103 +8966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformers-Based Neural Network for Cardiac Infarction Segmentation in Delayed-Enhancement MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lecesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9109,51 +9109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated machine learning through edge ready architectures with privacy preservation as a service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Koutsopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,103 +9230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARDIAC CINE-MRI/CT REGISTRATION FOR INTERVENTIONS PLANNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9351,64 +9351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment plan library based on population shape analysis for cervical adaptive radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,77 +9511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Ugolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
@@ -9604,355 +9604,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted quantification of F-18-FDG tumor metabolism activity using fuzzy-thresholding to predict post-treatment tumor recurrence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Prostate Whole-Mount Histology Reconstruction and Registration to MRI for Correlating in-vivo Observations with Biological Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Devillers</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Le Gouestre</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2239--2242</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2399--2402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7318877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304741v1</w:t>
+                <w:t xml:space="preserve">hal-01304739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate Whole-Mount Histology Reconstruction and Registration to MRI for Correlating in-vivo Observations with Biological Findings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Weighted quantification of F-18-FDG tumor metabolism activity using fuzzy-thresholding to predict post-treatment tumor recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Le Gouestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2399--2402, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2239--2242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304739v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal data fusion for Cardiac Resynchronization Therapy planning and assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9994,90 +9994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of Deformable Image Registration in Adaptive RT: from Contour Propagation to Dose Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nassef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10119,90 +10119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Registration of 2D US and 3D MR images for the Characterization of Hypertrophic Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10253,103 +10253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining relationships between local dose and rectal toxicity in prostate cancer radiotherapy with voxel-based population analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.88-95</w:t>
@@ -10372,610 +10372,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical phantom generation to evaluate non-rigid CT/CBCT registration algorithms for prostate cancer radiotherapy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic registration of cardiac US and CT data using Fourier descriptors and Dynamic Time Warping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing Theory, Tools &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.198 - 203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906725v1</w:t>
+                <w:t xml:space="preserve">hal-00906738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual organ-driven CT registration for dose mapping in prostate cancer radiotherapy.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segmentation and characterization of tumors in 18F-FDG PET-CT for outcome prediction in cervical cancer radio-chemotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906203v1</w:t>
+                <w:t xml:space="preserve">hal-00906589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and characterization of tumors in 18F-FDG PET-CT for outcome prediction in cervical cancer radio-chemotherapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-individual organ-driven CT registration for dose mapping in prostate cancer radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.370 - 373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906589v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic registration of cardiac US and CT data using Fourier descriptors and Dynamic Time Warping.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Hernandez</w:t>
+                <w:t xml:space="preserve">Numerical phantom generation to evaluate non-rigid CT/CBCT registration algorithms for prostate cancer radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Betancur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing Theory, Tools &amp; Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.74-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906738v1</w:t>
+                <w:t xml:space="preserve">hal-00906725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal registration of electro-anatomical mappings with functional data for CRT optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11030,90 +11030,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between Rectal Thickness and Toxicity in Prostate Cancer Radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Information Processing and Analysis SIPAIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Cristóbal, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11132,354 +11132,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of pelvic structures from planning CT based on a statistical shape model with a multiscale edge detector and geometrical likelihood measures.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radiothérapie guidée par l'image et adaptative. [Image-guided and adaptive radiotherapy.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Chajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.423-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.07.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906667v1</w:t>
+                <w:t xml:space="preserve">hal-00905273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiothérapie guidée par l'image et adaptative. [Image-guided and adaptive radiotherapy.]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Segmentation of pelvic structures from planning CT based on a statistical shape model with a multiscale edge detector and geometrical likelihood measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.26-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00905273v1</w:t>
+                <w:t xml:space="preserve">hal-00906667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation-free MRI to CT 3D registration for Cardiac Resynchronization Therapy optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11528,380 +11528,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Comparison of Normal Tissue Complication Probability Models in Radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Characterization and Classification of Rectal Bleeding in Prostate Cancer Radiotherapy with a Voxel-Based Principal Components Analysis Model for 3D Dose Distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostate Cancer Imaging, in conjunction with MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.60-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23944-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908981v1</w:t>
+                <w:t xml:space="preserve">hal-00908646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Characterization and Classification of Rectal Bleeding in Prostate Cancer Radiotherapy with a Voxel-Based Principal Components Analysis Model for 3D Dose Distribution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Optimization and Comparison of Normal Tissue Complication Probability Models in Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gael Drean</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostate Cancer Imaging, in conjunction with MICCAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.310.1-310.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00908646v1</w:t>
+                <w:t xml:space="preserve">hal-00908981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Nonparametric Mixed-Effects Model with Spatial-Varying Coefficients for Analysis of Populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MLMI), in conjunction with MICCAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.142-150, </w:t>
@@ -11977,77 +11977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
@@ -12076,90 +12076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilities of cardiac MSCT imaging to provide useful anatomical and functional information for Cardiac Resynchronization Therapy optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12201,103 +12201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose Monitoring in Prostate Cancer Radiotherapy Using CBCT to CT Constrained Elastic Image Registration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemara Gnep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostate Cancer Imaging, in conjunction with MICCAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.70-79, </w:t>
@@ -12360,90 +12360,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison De Scores Géométrique Et Dosimétrique Pour La Mise En Correspondance Inter-Patients En Radiothérapie De La Prostate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
@@ -12472,64 +12472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of multi-atlas-based segmentation of CT scans in prostate cancer radiotherapy .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12600,462 +12600,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of MSCT imaging, Electro-Anatomical Mapping and Speckle Tracking Echocardiography for the characterization of local electro-mechanical delays in CRT optimization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Data fusion of left ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography for Cardiac Resynchronisation Therapy optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belfast, Ireland. pp.401 - 404</w:t>
+              <w:t xml:space="preserve">Computers In Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Park City, UT, United States. pp.613 - 616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910921v1</w:t>
+                <w:t xml:space="preserve">inserm-00530942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Based Segmentation and Mapping of Organs at Risk from Planning CT for the Development of Voxel-Wise Predictive Models of Toxicity in Prostate Radiotherapy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fusion of MSCT imaging, Electro-Anatomical Mapping and Speckle Tracking Echocardiography for the characterization of local electro-mechanical delays in CRT optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Prostate Cancer Imaging Computer-Aided Diagnosis, Prognosis, and Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belfast, Ireland. pp.401 - 404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00910242v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of left ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography for Cardiac Resynchronisation Therapy optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Atlas Based Segmentation and Mapping of Organs at Risk from Planning CT for the Development of Voxel-Wise Predictive Models of Toxicity in Prostate Radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alfredo I. Hernandez</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers In Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Prostate Cancer Imaging Computer-Aided Diagnosis, Prognosis, and Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.42-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15989-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00530942v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion De Données De Cartographie Électro-Anatomique Et D'imagerie Scanner Multibarette Pour La Resynchronisation Cardiaque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13117,571 +13117,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage Rigide Pour La Quantification Du Bénéfice Du Repositionnement Du Patient En Cas De Radiothérapie Pour Cancer De La Prostate.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cardiac Function Estimation Using Multislice Computed Tomography: A Comparison to Speckle Tracking Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louvel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologie de la Sante (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.38-40</w:t>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Park City, UT, United States. pp.781 - 784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913744v1</w:t>
+                <w:t xml:space="preserve">inserm-00529033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Function Estimation Using Multislice Computed Tomography: A Comparison to Speckle Tracking Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recalage Rigide Pour La Quantification Du Bénéfice Du Repositionnement Du Patient En Cas De Radiothérapie Pour Cancer De La Prostate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Delaunay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Park City, UT, United States. pp.781 - 784</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologie de la Sante (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00529033v1</w:t>
+                <w:t xml:space="preserve">hal-00913744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Global Cardiac Function in MSCT Imaging Using Fuzzy Connectedness Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Data Fusion of Left Ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers In Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image Processing (ICIP'09).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Caire, Egypt. pp.1745-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00530946v1</w:t>
+                <w:t xml:space="preserve">hal-00913945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion of Left Ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of Global Cardiac Function in MSCT Imaging Using Fuzzy Connectedness Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hachemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boulmier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP'09).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers In Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.725 - 728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIC.2008.4749144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913945v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00530946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Motion Estimation in Multislice Computed Tomography Imaging Using a 4D Multiscale Surface-Volume Matching Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13796,51 +13796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Gabillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël P Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14070,64 +14070,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Surgetica 2019 - Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14184,103 +14184,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-ATLAS-BASED SEGMENTATION OF PELVIC STRUCTURES FROM CT SCANS FOR PLANNING IN PROSTATE CANCER RADIOTHERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ayman S. El-Baz; Luca Saba; Jasjit Suri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abdomen and Thoracic Imaging</w:t>
@@ -14354,51 +14354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et caractérisation du mouvement cardiaque en imagerie scanner multibarrette.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14594,51 +14594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dezecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Groussin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cisneros Jacome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191736v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viseu Melo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gabillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rigal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Duverge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2025.3610945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangming Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrui Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing Cheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro6.70027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungang Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabing Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqiang Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.70356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Zei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lloyd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kautzner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guenancia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2023.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hemon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chourak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessieres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Le Guevelou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Houssayni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Key" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Largent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bougault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Lloyd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Petrosyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quivrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jce.16139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04060208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3230061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi P Owashi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taconn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9020053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hervouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.01.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02636-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Met-Montot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poree" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2022.04.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Cubero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24111661" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaksic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmir.2021.09.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3062617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01597" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Mylona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Atehort&#250;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02087-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobeli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2865547" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Klopp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastry Vedam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhana Venkatesan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Taku" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab1378" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab0096" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Castelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2019.1620331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12818" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Celeste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Couespel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.12.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commandeur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassef" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina Arango" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2581881" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#237;os" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Ospina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.03.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Maitre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.12.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugolin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rosec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.05.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Halbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.10.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRSBC75-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud De Crevoisier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.02.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S116508" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazoulat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JZ1B8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.05.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Chajon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-014-0318-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina Arango" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/726268" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00960857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2311694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumenil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemara Gnep" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2314574" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959273v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Correa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/17/6095" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Drean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/8/2581" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchalal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leseur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chajon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.07.246" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJKJMG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.08.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L3VN2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaunier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.05.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boulmier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJBI/2006/37607" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022953v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoarisedy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fragkiadakis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3043130" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067589v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Lyu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Evangelista" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi60581.2025.10980942" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Gabillaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230592" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945003v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320037" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutsopoulos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ertl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Tompros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF55208.2022.00067" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Williaume" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289581" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ugolin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304741v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gouestre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304739v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318877" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956391v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_35" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906901v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906725v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rubeaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906203v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235561" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906589v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469516" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906917v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5P94FRL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906192v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908981v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908646v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyang Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP1NLZKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908827v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPCJ5PB5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678217v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q8JWZ4V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908701v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872795" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910242v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15989-3_6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH76TTTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530942v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hernandez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913744v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529033v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delaunay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530946v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hachemani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2008.4749144" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913945v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00159119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)01830-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924094v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)02733-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183893v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00910761v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8498-1_24" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284654v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viseu Melo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gabillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dezecot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Groussin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cisneros Jacome" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191736v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rigal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Duverge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2025.3610945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangming Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrui Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing Cheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro6.70027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungang Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabing Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqiang Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.70356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Zei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lloyd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kautzner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guenancia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2023.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chourak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessieres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Le Guevelou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Houssayni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Key" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Largent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bougault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Lloyd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Petrosyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quivrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jce.16139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04060208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3230061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Met-Montot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poree" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02636-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi P Owashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taconn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9020053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hervouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Cubero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24111661" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2022.04.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3062617" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaksic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmir.2021.09.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01597" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Mylona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Atehort&#250;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02087-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobeli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2865547" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Klopp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastry Vedam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhana Venkatesan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Taku" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab1378" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab0096" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Castelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2019.1620331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12818" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Celeste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Couespel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.12.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commandeur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassef" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina Arango" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2581881" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#237;os" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Ospina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.03.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Maitre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.12.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugolin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rosec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.05.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JZ1B8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S116508" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud De Crevoisier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.02.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Halbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.10.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRSBC75-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.05.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Chajon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-014-0318-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina Arango" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/726268" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00960857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2311694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1471" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978107v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumenil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemara Gnep" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2314574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Correa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/17/6095" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Drean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/8/2581" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchalal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leseur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chajon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.07.246" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJKJMG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.08.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L3VN2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaunier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.05.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boulmier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJBI/2006/37607" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022953v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoarisedy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fragkiadakis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3043130" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067589v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Lyu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Evangelista" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi60581.2025.10980942" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Gabillaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230592" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945003v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320037" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutsopoulos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ertl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Tompros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF55208.2022.00067" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Williaume" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289581" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ugolin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304739v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318877" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304741v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gouestre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956391v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_35" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906901v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906738v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469516" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906203v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235561" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906725v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rubeaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906917v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.177" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5P94FRL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906192v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908646v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyang Chen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP1NLZKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908981v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908827v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPCJ5PB5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678217v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q8JWZ4V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908701v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872795" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530942v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hernandez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910921v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15989-3_6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH76TTTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529033v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delaunay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913945v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530946v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hachemani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2008.4749144" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00159119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)01830-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924094v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)02733-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183893v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00910761v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8498-1_24" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284654v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>