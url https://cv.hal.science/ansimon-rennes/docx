--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -66,8248 +66,8382 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Mid-position based treatment planning for stereotactic radioablation of ventricular tachycardia</w:t>
+                <w:t xml:space="preserve">Pre-operative planning of minimally invasive mitral valve surgery using deep-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Viseu Melo</w:t>
+                <w:t xml:space="preserve">Giuseppe Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gabillaud</w:t>
+                <w:t xml:space="preserve">Shun Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dezecot</w:t>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Groussin</w:t>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rigal</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Verhoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.777. </w:t>
+              <w:t xml:space="preserve">Mini-Invasive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20517/2574-1225.2025.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314163v1</w:t>
+                <w:t xml:space="preserve">hal-05621850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of stereotactic arrhythmia radioablation for ventricular arrhythmias using a novel multimodal fusion workflow for target delineation</w:t>
+                <w:t xml:space="preserve">Prospective multi‐institutional study of library‐based adaptive radiotherapy for cervical cancer: Evaluation of plan‐of‐the‐day selection and population analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Rigal</w:t>
+                <w:t xml:space="preserve">Delphine Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cisneros Jacome</w:t>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Chan Sock Line</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (12), pp.e70356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acm2.70356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314170v1</w:t>
+                <w:t xml:space="preserve">hal-05383912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards patient-specific heart modeling for Cardiac Resynchronization Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of stereotactic arrhythmia radioablation for ventricular arrhythmias using a novel multimodal fusion workflow for target delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">R. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+                <w:t xml:space="preserve">M Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cisneros Jacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16184⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191736v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Specific Cardio-Respiratory Model for Optimization of Cardiac Radioablation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards patient-specific heart modeling for Cardiac Resynchronization Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loig Duverge</w:t>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benali</w:t>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbme.2025.3610945⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298831v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential benefits of multi-field IMPT for stage I NSCLC SBRT: An in silico dosimetric comparison to IMRT and CyberKnife</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Mid-position based treatment planning for stereotactic radioablation of ventricular tachycardia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Xie</w:t>
+                <w:t xml:space="preserve">L. Viseu Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinjing Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dong Xiang</w:t>
+                <w:t xml:space="preserve">A Gabillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro6.70027⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (Supplement_1), pp.euaf085.777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaf085.777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385491v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target density override in pencil beam scanning proton therapy for different motion target delineation: an experimental dosimetry analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianrui Yan</w:t>
+                <w:t xml:space="preserve">Patient-Specific Cardio-Respiratory Model for Optimization of Cardiac Radioablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yungang Wang</w:t>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabing Gu</w:t>
+                <w:t xml:space="preserve">Lucien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengqiang Li</w:t>
+                <w:t xml:space="preserve">Loig Duverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Tao</w:t>
+                <w:t xml:space="preserve">Karim Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (15), pp.155008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/adf370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2025.3610945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239285v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective multi‐institutional study of library‐based adaptive radiotherapy for cervical cancer: Evaluation of plan‐of‐the‐day selection and population analysis</w:t>
+                <w:t xml:space="preserve">Exploring the potential benefits of multi-field IMPT for stage I NSCLC SBRT: An in silico dosimetric comparison to IMRT and CyberKnife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lebret</w:t>
+                <w:t xml:space="preserve">Zhangming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lafond</w:t>
+                <w:t xml:space="preserve">Xianrui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leseur</w:t>
+                <w:t xml:space="preserve">Shu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Barateau</w:t>
+                <w:t xml:space="preserve">Pinjing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Chan Sock Line</w:t>
+                <w:t xml:space="preserve">Dong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (12), pp.e70356. </w:t>
+              <w:t xml:space="preserve">Precision Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.156-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acm2.70356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro6.70027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383912v1</w:t>
+                <w:t xml:space="preserve">hal-05385491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Mortality and Causes of Death after Stereotactic Radiation Therapy for Refractory Ventricular Arrhythmias: A Systematic Review and Pooled Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benali</w:t>
+                <w:t xml:space="preserve">Target density override in pencil beam scanning proton therapy for different motion target delineation: an experimental dosimetry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianrui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Zei</w:t>
+                <w:t xml:space="preserve">Yungang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lloyd</w:t>
+                <w:t xml:space="preserve">Jiabing Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Kautzner</w:t>
+                <w:t xml:space="preserve">Chengqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Guenancia</w:t>
+                <w:t xml:space="preserve">Cheng Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Trends in Cardiovascular Medicine, 34 (7), pp.488-496. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (15), pp.155008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcm.2023.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/adf370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429271v1</w:t>
+                <w:t xml:space="preserve">hal-05239285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method CMR-Guided Endomyocardial Biopsy in Suspicion Context of Isolated Cardiac Sarcoidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Year Mortality and Causes of Death after Stereotactic Radiation Therapy for Refractory Ventricular Arrhythmias: A Systematic Review and Pooled Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
+                <w:t xml:space="preserve">Paul C. Zei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Lecesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Michael Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garreau</w:t>
+                <w:t xml:space="preserve">Josef Kautzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Circulation. Cardiovascular Imaging, pp.e015807. </w:t>
+              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Trends in Cardiovascular Medicine, 34 (7), pp.488-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.123.015807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcm.2023.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513114v1</w:t>
+                <w:t xml:space="preserve">hal-04429271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect deformable image registration using synthetic image generated by unsupervised deep learning</w:t>
+                <w:t xml:space="preserve">New Method CMR-Guided Endomyocardial Biopsy in Suspicion Context of Isolated Cardiac Sarcoidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Hemon</w:t>
+                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Texier</w:t>
+                <w:t xml:space="preserve">Erwan Lecesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilda Chourak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bessieres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.105143. </w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Circulation. Cardiovascular Imaging, pp.e015807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.123.015807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651011v1</w:t>
+                <w:t xml:space="preserve">hal-04513114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the potential for sexual structures-sparing for prostate cancer external beam radiotherapy: A dosimetric study</w:t>
+                <w:t xml:space="preserve">Indirect deformable image registration using synthetic image generated by unsupervised deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Le Guevelou</w:t>
+                <w:t xml:space="preserve">Cedric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayad Houssayni</w:t>
+                <w:t xml:space="preserve">Blanche Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Key</w:t>
+                <w:t xml:space="preserve">Hilda Chourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Largent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lafond</w:t>
+                <w:t xml:space="preserve">Igor Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.105143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2024.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833574v1</w:t>
+                <w:t xml:space="preserve">hal-04651011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal fusion workflow for target delineation in cardiac radioablation of ventricular tachycardia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining the potential for sexual structures-sparing for prostate cancer external beam radiotherapy: A dosimetric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Barré</w:t>
+                <w:t xml:space="preserve">Jennifer Le Guevelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bougault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bellec</w:t>
+                <w:t xml:space="preserve">Ayad Houssayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Key</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Largent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.16613⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2024.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164989v1</w:t>
+                <w:t xml:space="preserve">hal-04833574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CTANet: Confidence-based Threshold Adaption Network for Semi-supervised Segmentation of Uterine Regions from MR Images for HIFU Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tilquin</w:t>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112657v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of cardiac infarction in delayed-enhancement MRI using probability map and transformers-based neural networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal fusion workflow for target delineation in cardiac radioablation of ventricular tachycardia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107841⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279117v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac stereotactic radiation therapy for refractory ventricular arrhythmias in patients with left ventricular assist devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Quivrin</w:t>
+                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jce.16139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321582v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Age Estimation Through Neonatal Motion Characterization Using Continuous Video Recordings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Segmentation of cardiac infarction in delayed-enhancement MRI using probability map and transformers-based neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lecesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2022.3230061⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060208v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTANet: Confidence-based Threshold Adaption Network for Semi-supervised Segmentation of Uterine Regions from MR Images for HIFU Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guanyu Yang</w:t>
+                <w:t xml:space="preserve">Cardiac stereotactic radiation therapy for refractory ventricular arrhythmias in patients with left ventricular assist devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faqi Li</w:t>
+                <w:t xml:space="preserve">Michael S. Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingang Wen</w:t>
+                <w:t xml:space="preserve">Andranik Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Yao</w:t>
+                <w:t xml:space="preserve">Magali Quivrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.100747. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Cardiovascular Electrophysiology, 35 (1), pp.206-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jce.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928302v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Premature Newborns' Spontaneous Cries in the Real Context of Neonatal Intensive Care Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Functional Age Estimation Through Neonatal Motion Characterization Using Continuous Video Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Poree</w:t>
+                <w:t xml:space="preserve">Raphaël Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22051823⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.1500-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2022.3230061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629507v1</w:t>
+                <w:t xml:space="preserve">hal-04060208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretched reconstruction based on 2D freehand ultrasound for peripheral artery imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leblanc</w:t>
+                <w:t xml:space="preserve">Extraction of Premature Newborns' Spontaneous Cries in the Real Context of Neonatal Intensive Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lalys</w:t>
+                <w:t xml:space="preserve">Bertille Met-Montot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
+                <w:t xml:space="preserve">Fabienne Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kaladji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-022-02636-w⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22051823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659666v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation for plan-of-the-day selection in CBCT-guided adaptive radiation therapy of cervical cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (24), pp.245020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aca5e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desynchronization Strain Patterns and Contractility in Left Bundle Branch Block through Computer Model Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi P Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimi P Owashi</w:t>
+                <w:t xml:space="preserve">Marion Taconné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Taconné</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (2), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcdd9020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac radioablation for ventricular tachycardia: Which approach for incorporating cardiorespiratory motions into the planning target volume?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hervouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Hervouin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95, pp.16-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-Based Segmentation of Head and Neck Organs-at-Risk with Clinical Partially Labeled Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stretched reconstruction based on 2D freehand ultrasound for peripheral artery imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Cubero</w:t>
+                <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Castelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Quentin Tollenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+                <w:t xml:space="preserve">Adrien Kaladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (11), pp.1661. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.1281-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e24111661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-022-02636-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886542v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+                <w:t xml:space="preserve">Deep Learning-Based Segmentation of Head and Neck Organs-at-Risk with Clinical Partially Labeled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Abbani</w:t>
+                <w:t xml:space="preserve">Lucía Cubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Joël Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franklin Okoli</w:t>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e24111661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763981v1</w:t>
+                <w:t xml:space="preserve">hal-03886542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between radiation dose and myocardial remodeling after stereotactic radiation therapy for ventricular tachycardia: First assessment of dose-effect relationship in human</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bellec</w:t>
+                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jaïs</w:t>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2022.04.017⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659597v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm Newborn Presence Detection in Incubator and Open Bed Using Deep Transfer Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Correlation between radiation dose and myocardial remodeling after stereotactic radiation therapy for ventricular tachycardia: First assessment of dose-effect relationship in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), pp.1559-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2022.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2021.3062617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03229053v1</w:t>
+                <w:t xml:space="preserve">hal-03659597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac stereotactic ablative radiotherapy for refractory ventricular arrhythmias: A radical alternative? A narrative review of rationale and cardiological aspects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preterm Newborn Presence Detection in Incubator and Open Bed Using Deep Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging and Radiation Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmir.2021.09.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.1419-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2021.3062617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414452v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning With Patient-Specific Rectal Sub-Region Constraints Decreases Probability of Toxicity in Prostate Cancer Radiotherapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perichon</w:t>
+                <w:t xml:space="preserve">Cardiac stereotactic ablative radiotherapy for refractory ventricular arrhythmias: A radical alternative? A narrative review of rationale and cardiological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Delaby</w:t>
+                <w:t xml:space="preserve">Nicolas Jaksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging and Radiation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (4), pp.626-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmir.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972470v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CBCT-based dose calculation methods in head and neck cancer radiotherapy: from Hounsfield unit to density calibration curve to deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perichon</w:t>
+                <w:t xml:space="preserve">Fusion of 3D real-time echocardiography and cine MRI using a saliency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Atehortúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14387⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-019-02087-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927121v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of 3D real-time echocardiography and cine MRI using a saliency analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+                <w:t xml:space="preserve">Planning With Patient-Specific Rectal Sub-Region Constraints Decreases Probability of Toxicity in Prostate Cancer Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-019-02087-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.01597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364096v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical shape model to generate a planning library for cervical adaptive radiotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loig Duverge</w:t>
+                <w:t xml:space="preserve">Comparison of CBCT-based dose calculation methods in head and neck cancer radiotherapy: from Hounsfield unit to density calibration curve to deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Largent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Mylona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2865547⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (10), pp.4683-4693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988100v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio- and video-based estimation of the sleep stages of newborns in Neonatal Intensive Care Unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Deformable image registration for radiation therapy: principle, methods, applications and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pladys</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Oncologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.1225-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0284186X.2019.1620331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02138465v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable image registration for dose mapping between external beam radiotherapy and brachytherapy images of cervical cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Statistical shape model to generate a planning library for cervical adaptive radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolette Taku</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gobeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loig Duverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab1378⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.406-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2865547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119245v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video and audio processing in paediatrics a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Audio- and video-based estimation of the sleep stages of newborns in Neonatal Intensive Care Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Met-Montot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.362-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab0096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998530v1</w:t>
+                <w:t xml:space="preserve">inserm-02138465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable image registration for radiation therapy: principle, methods, applications and evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Deformable image registration for dose mapping between external beam radiotherapy and brachytherapy images of cervical cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sastry Vedam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aradhana Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolette Taku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oncologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0284186X.2019.1620331⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (11), pp.115023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284264v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBCT-guided evolutive library for cervical adaptive IMRT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Video and audio processing in paediatrics a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Leseur</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.12818⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.02TR02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771532v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External beam radiotherapy cone beam computed tomography-based dose calculation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">CBCT-guided evolutive library for cervical adaptive IMRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gobeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solene Couespel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.1379-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.12818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2017.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771215v1</w:t>
+                <w:t xml:space="preserve">hal-01771532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI to CT Prostate Registration for Improved Targeting in Cancer External Beam Radiotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">External beam radiotherapy cone beam computed tomography-based dose calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mathieu</w:t>
+                <w:t xml:space="preserve">Marc Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nassef</w:t>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan David Ospina Arango</w:t>
+                <w:t xml:space="preserve">Solene Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (4), pp.1015--1026. </w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2581881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579371v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population model of bladder motion and deformation based on dominant eigenmodes and mixed-effects models in prostate cancer radiotherapy</w:t>
+                <w:t xml:space="preserve">MRI to CT Prostate Registration for Improved Targeting in Cancer External Beam Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ríos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+                <w:t xml:space="preserve">Frédéric Commandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan D. Ospina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lafond</w:t>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.1015--1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2581881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518411v1</w:t>
+                <w:t xml:space="preserve">hal-01579371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Dose Deformation-Invariance Hypothesis Verified in Prostate IGRT?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Castelli</w:t>
+                <w:t xml:space="preserve">Population model of bladder motion and deformation based on dominant eigenmodes and mixed-effects models in prostate cancer radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D. Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502240v1</w:t>
+                <w:t xml:space="preserve">hal-01518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Estimation and Characterization in Premature Newborns Using Long Duration Video Recordings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Is Dose Deformation-Invariance Hypothesis Verified in Prostate IGRT?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O Rosec</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (4), pp.830-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2016.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535540v1</w:t>
+                <w:t xml:space="preserve">hal-01502240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of dose uncertainties in cumulated dose estimation compared to planned dose in prostate IMRT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Motion Estimation and Characterization in Premature Newborns Using Long Duration Video Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blay</w:t>
+                <w:t xml:space="preserve">M Ugolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.207-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301536v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of using bladder sub-volume equivalent uniform dose constraints in prostate intensity-modulated radiotherapy planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of dose uncertainties in cumulated dose estimation compared to planned dose in prostate IMRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoTargets and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/OTT.S116508⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438975v1</w:t>
+                <w:t xml:space="preserve">hal-01301536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bladder metabolic artifacts in (18)F-FDG PET imaging.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The benefit of using bladder sub-volume equivalent uniform dose constraints in prostate intensity-modulated radiotherapy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Devillers</w:t>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan David Ospina</w:t>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.77-85. </w:t>
+              <w:t xml:space="preserve">OncoTargets and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.7537--7544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/OTT.S116508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317432v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of dynamic multiview 2D ultrasound and late gadolinium enhanced images of the heart: Application to hypertrophic cardiomyopathy characterization</w:t>
+                <w:t xml:space="preserve">Detection of bladder metabolic artifacts in (18)F-FDG PET imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Betancur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Halbert</w:t>
+                <w:t xml:space="preserve">Renaud De Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tavard</w:t>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carré</w:t>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.13--21. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2015.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260553v1</w:t>
+                <w:t xml:space="preserve">hal-01317432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal adaptive IMRT strategy to spare the parotid glands in oropharyngeal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Registration of dynamic multiview 2D ultrasound and late gadolinium enhanced images of the heart: Application to hypertrophic cardiomyopathy characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengcheng Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan David Ospina Arango</w:t>
+                <w:t xml:space="preserve">Edgar Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.05.028⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.13--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340279v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual registration and dose mapping for voxe-lwise population analysis of rectal toxicity in prostate cancer radiotherapy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimal adaptive IMRT strategy to spare the parotid glands in oropharyngeal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365309v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of head and neck cancer adaptive radiotherapy to spare the parotid glands and decrease the risk of xerostomia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Inter-individual registration and dose mapping for voxe-lwise population analysis of rectal toxicity in prostate cancer radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrique Chajon</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.2721</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139625v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Deformable Image Registration Methods for Dose Monitoring in Head and Neck Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-David Ospina Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.726268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/726268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Registration and Data Fusion for Cardiac Resynchronization Therapy Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of head and neck cancer adaptive radiotherapy to spare the parotid glands and decrease the risk of xerostomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Chajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2311694⟩</w:t>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13014-014-0318-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960857v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of pelvic structures for planning CT using a geometrical shape model tuned by a multi-scale edge detector.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multimodal Registration and Data Fusion for Cardiac Resynchronization Therapy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/6/1471⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (6), pp.1363-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2311694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00959273v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Constrained Nonrigid Registration for Dose Monitoring in Prostate Cancer Radiotherapy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Segmentation of pelvic structures for planning CT using a geometrical shape model tuned by a multi-scale edge detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2314574⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.1471-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/6/1471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00978107v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00959273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor-based population value decomposition to explain rectal toxicity after prostate cancer radiotherapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Correa</w:t>
+                <w:t xml:space="preserve">Surface-Constrained Nonrigid Registration for Dose Monitoring in Prostate Cancer Radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemara Gnep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.1464-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2314574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00954534v1</w:t>
+                <w:t xml:space="preserve">inserm-00978107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new deconvolution approach to robust fluence for intensity modulation under geometrical uncertainty.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Voxel-based population analysis for correlating local dose and rectal toxicity in prostate cancer radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58 (17), pp.6095-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/17/6095⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58 (8), pp.2581-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/8/2581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00855392v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00805142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-based population analysis for correlating local dose and rectal toxicity in prostate cancer radiotherapy.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">A tensor-based population value decomposition to explain rectal toxicity after prostate cancer radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/8/2581⟩</w:t>
+              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (Pt 2), pp.387-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00805142v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00954534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification selon la position moyenne du cycle respiratoire : modèle de planification optimale pour une distribution de dose dans les tumeurs pulmonaires. [Mid-ventilation position planning: optimal model for dose distribution in lung tumour].</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Leseur</w:t>
+                <w:t xml:space="preserve">A new deconvolution approach to robust fluence for intensity modulation under geometrical uncertainty.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chajon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.91-9. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (17), pp.6095-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.07.246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/17/6095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881017v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00855392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of inter-individual pelvic CT-scans registration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification selon la position moyenne du cycle respiratoire : modèle de planification optimale pour une distribution de dose dans les tumeurs pulmonaires. [Mid-ventilation position planning: optimal model for dose distribution in lung tumour].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benchalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Dréan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.91-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.07.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907420v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[From image-guided radiotherapy to dose-guided radiotherapy].</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluation of inter-individual pelvic CT-scans registration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.288-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00699901v1</w:t>
+                <w:t xml:space="preserve">hal-00907420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the volumetric benefit of image-guided radiotherapy (IGRT) in prostate cancer: margins and presence probability map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">[From image-guided radiotherapy to dose-guided radiotherapy].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Manens</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 13 (5), pp.365-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 15 (8), pp.691-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00411411v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00699901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three distinct sarcomeric patterns of skeletal muscle revealed by SHG and TPEF microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Recher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rouède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (22), pp.19763-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.17.019763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantification of the volumetric benefit of image-guided radiotherapy (IGRT) in prostate cancer: margins and presence probability map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (5), pp.365-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2009.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00411411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessment of Left Ventricular Function in Cardiac MSCT Imaging by a 4D Hierarchical Surface-Volume Matching Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé L. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006, Article ID 37607, 10 p.. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/IJBI/2006/37607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00147238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8317,5436 +8451,5436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated vs. centralized learning for medical images classification and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rakotoarisedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Fragkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3043130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitral Valve Deep Learning Localization in CT Scans for MIMVR Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isbi60581.2025.10980942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve CTV coverage with a dose-guided plan-of-the-day selection in adaptive RT of cervical cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Chan Sock Line</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European-Society-for-Radiotherapy-and-Oncology (ESTRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-position-based treatment planning for stereotactic arrhythmia radioablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Gabillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loig Duverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European-Society-for-Radiotherapy-and-Oncology (ESTRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATIENT-SPECIFIC DYNAMIC MODEL FOR OPTIMIZATION OF CARDIAC RADIOABLATION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformers-Based Neural Network for Cardiac Infarction Segmentation in Delayed-Enhancement MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lecesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barone-Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230592⟩</w:t>
+              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329125v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformers-Based Neural Network for Cardiac Infarction Segmentation in Delayed-Enhancement MRI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PATIENT-SPECIFIC DYNAMIC MODEL FOR OPTIMIZATION OF CARDIAC RADIOABLATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320037⟩</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945003v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated machine learning through edge ready architectures with privacy preservation as a service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Koutsopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyridon Tompros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Kapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Future Networks World Forum (FNWF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FNWF55208.2022.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARDIAC CINE-MRI/CT REGISTRATION FOR INTERVENTIONS PLANNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment plan library based on population shape analysis for cervical adaptive radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Williaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Medical Imaging - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Houston, TX, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2289581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION DU MOUVEMENT CHEZ LES NOUVEAU-NES PREMATURES PAR ANALYSE AUTOMATIQUE DE VIDEOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Ugolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate Whole-Mount Histology Reconstruction and Registration to MRI for Correlating in-vivo Observations with Biological Findings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Roles of Deformable Image Registration in Adaptive RT: from Contour Propagation to Dose Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2399--2402, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.5215--5218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304739v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted quantification of F-18-FDG tumor metabolism activity using fuzzy-thresholding to predict post-treatment tumor recurrence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Prostate Whole-Mount Histology Reconstruction and Registration to MRI for Correlating in-vivo Observations with Biological Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Le Gouestre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2239--2242</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2399--2402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7318877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304741v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal data fusion for Cardiac Resynchronization Therapy planning and assistance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted quantification of F-18-FDG tumor metabolism activity using fuzzy-thresholding to predict post-treatment tumor recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Betancur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Hernandez</w:t>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Le Gouestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2391--2394</w:t>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2239--2242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304737v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Deformable Image Registration in Adaptive RT: from Contour Propagation to Dose Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi-modal data fusion for Cardiac Resynchronization Therapy planning and assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joel Castelli</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.5215--5218</w:t>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.2391--2394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304742v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal Registration of 2D US and 3D MR images for the Characterization of Hypertrophic Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. pp.292-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00956391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining relationships between local dose and rectal toxicity in prostate cancer radiotherapy with voxel-based population analysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Segmentation-free MRI to CT 3D registration for Cardiac Resynchronization Therapy optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.88-95</w:t>
+              <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.701 - 704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906901v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic registration of cardiac US and CT data using Fourier descriptors and Dynamic Time Warping.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Explaining relationships between local dose and rectal toxicity in prostate cancer radiotherapy with voxel-based population analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing Theory, Tools &amp; Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.88-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906738v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and characterization of tumors in 18F-FDG PET-CT for outcome prediction in cervical cancer radio-chemotherapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Louvel</w:t>
+                <w:t xml:space="preserve">Dynamic registration of cardiac US and CT data using Fourier descriptors and Dynamic Time Warping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing Theory, Tools &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.198 - 203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906589v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual organ-driven CT registration for dose mapping in prostate cancer radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.370 - 373, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical phantom generation to evaluate non-rigid CT/CBCT registration algorithms for prostate cancer radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal registration of electro-anatomical mappings with functional data for CRT optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation and characterization of tumors in 18F-FDG PET-CT for outcome prediction in cervical cancer radio-chemotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tavard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Anne Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.161 - 164</w:t>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906744v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between Rectal Thickness and Toxicity in Prostate Cancer Radiotherapy.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Radiothérapie guidée par l'image et adaptative. [Image-guided and adaptive radiotherapy.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Chajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Information Processing and Analysis SIPAIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.423-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.07.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906917v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiothérapie guidée par l'image et adaptative. [Image-guided and adaptive radiotherapy.]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal registration of electro-anatomical mappings with functional data for CRT optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congrès national de la Société française de radiothérapie oncologique (SFRO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.161 - 164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00905273v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of pelvic structures from planning CT based on a statistical shape model with a multiscale edge detector and geometrical likelihood measures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Correlations between Rectal Thickness and Toxicity in Prostate Cancer Radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.26-33</w:t>
+              <w:t xml:space="preserve">Medical Information Processing and Analysis SIPAIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Cristóbal, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906667v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-free MRI to CT 3D registration for Cardiac Resynchronization Therapy optimization.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Segmentation of pelvic structures from planning CT based on a statistical shape model with a multiscale edge detector and geometrical likelihood measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.701 - 704</w:t>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906192v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Characterization and Classification of Rectal Bleeding in Prostate Cancer Radiotherapy with a Voxel-Based Principal Components Analysis Model for 3D Dose Distribution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Evaluation of multi-atlas-based segmentation of CT scans in prostate cancer radiotherapy .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gael Drean</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Commandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunka Bassirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostate Cancer Imaging, in conjunction with MICCAI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, IL, United States. pp.1966 - 1969, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23944-1_7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00908646v1</w:t>
+                <w:t xml:space="preserve">hal-00908596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Comparison of Normal Tissue Complication Probability Models in Radiotherapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Spatial Characterization and Classification of Rectal Bleeding in Prostate Cancer Radiotherapy with a Voxel-Based Principal Components Analysis Model for 3D Dose Distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostate Cancer Imaging, in conjunction with MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.60-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23944-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908981v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Nonparametric Mixed-Effects Model with Spatial-Varying Coefficients for Analysis of Populations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Optimization and Comparison of Normal Tissue Complication Probability Models in Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MLMI), in conjunction with MICCAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.310.1-310.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00908827v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation De Méthodes De Recalage Dense Basé Sur L'intensité De Ct-Scans Dans Le Cadre Du Traitement Du Cancer De La Prostate Par Radiothérapie Guidée Par L'image.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatial Nonparametric Mixed-Effects Model with Spatial-Varying Coefficients for Analysis of Populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MLMI), in conjunction with MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.142-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24319-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908714v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abilities of cardiac MSCT imaging to provide useful anatomical and functional information for Cardiac Resynchronization Therapy optimization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluation De Méthodes De Recalage Dense Basé Sur L'intensité De Ct-Scans Dans Le Cadre Du Traitement Du Cancer De La Prostate Par Radiothérapie Guidée Par L'image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fleureau</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belfast, Ireland. pp.237-240</w:t>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00678217v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose Monitoring in Prostate Cancer Radiotherapy Using CBCT to CT Constrained Elastic Image Registration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khemara Gnep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostate Cancer Imaging, in conjunction with MICCAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.70-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23944-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison De Scores Géométrique Et Dosimétrique Pour La Mise En Correspondance Inter-Patients En Radiothérapie De La Prostate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multi-atlas-based segmentation of CT scans in prostate cancer radiotherapy .</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Abilities of cardiac MSCT imaging to provide useful anatomical and functional information for Cardiac Resynchronization Therapy optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cunka Bassirou</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belfast, Ireland. pp.237-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908596v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00678217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion of left ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography for Cardiac Resynchronisation Therapy optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo I. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers In Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Park City, UT, United States. pp.613 - 616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00530942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of MSCT imaging, Electro-Anatomical Mapping and Speckle Tracking Echocardiography for the characterization of local electro-mechanical delays in CRT optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Belfast, Ireland. pp.401 - 404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas Based Segmentation and Mapping of Organs at Risk from Planning CT for the Development of Voxel-Wise Predictive Models of Toxicity in Prostate Radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Prostate Cancer Imaging Computer-Aided Diagnosis, Prognosis, and Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.42-51, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15989-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion De Données De Cartographie Électro-Anatomique Et D'imagerie Scanner Multibarette Pour La Resynchronisation Cardiaque.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessment of Global Cardiac Function in MSCT Imaging Using Fuzzy Connectedness Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hachemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boulmier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers In Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.725 - 728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIC.2008.4749144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913950v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00530946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Function Estimation Using Multislice Computed Tomography: A Comparison to Speckle Tracking Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data Fusion of Left Ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Park City, UT, United States. pp.781 - 784</w:t>
+              <w:t xml:space="preserve">Image Processing (ICIP'09).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Caire, Egypt. pp.1745-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00529033v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage Rigide Pour La Quantification Du Bénéfice Du Repositionnement Du Patient En Cas De Radiothérapie Pour Cancer De La Prostate.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fusion De Données De Cartographie Électro-Anatomique Et D'imagerie Scanner Multibarette Pour La Resynchronisation Cardiaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lafond</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologie de la Sante (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.38-40</w:t>
+              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.111-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913744v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion of Left Ventricle Electro-Anatomic Mapping and Multislice Computerized Tomography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cardiac Function Estimation Using Multislice Computed Tomography: A Comparison to Speckle Tracking Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP'09).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Caire, Egypt. pp.1745-8</w:t>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Park City, UT, United States. pp.781 - 784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913945v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00529033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Global Cardiac Function in MSCT Imaging Using Fuzzy Connectedness Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recalage Rigide Pour La Quantification Du Bénéfice Du Repositionnement Du Patient En Cas De Radiothérapie Pour Cancer De La Prostate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers In Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologie de la Sante (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.38-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00530946v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Motion Estimation in Multislice Computed Tomography Imaging Using a 4D Multiscale Surface-Volume Matching Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé L. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00159119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13756,411 +13890,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1436: Mid-position-based treatment planning for stereotactic arrhythmia radioablation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loig Duverge</w:t>
+                <w:t xml:space="preserve">2551: Improve CTV coverage with a dose-guided plan-of-the-day selection in adaptive RT of cervical cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Chan Sock Line</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom. 194, pp.S4261-S4263, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-8140(24)01830-9⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom. 194, pp.S4091-S4092, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-8140(24)02733-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926262v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2551: Improve CTV coverage with a dose-guided plan-of-the-day selection in adaptive RT of cervical cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Chan Sock Line</w:t>
+                <w:t xml:space="preserve">1436: Mid-position-based treatment planning for stereotactic arrhythmia radioablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Gabillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loig Duverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom. 194, pp.S4091-S4092, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-8140(24)02733-6⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom. 194, pp.S4261-S4263, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-8140(24)01830-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924094v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Surgetica 2019 - Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14170,167 +14304,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-ATLAS-BASED SEGMENTATION OF PELVIC STRUCTURES FROM CT SCANS FOR PLANNING IN PROSTATE CANCER RADIOTHERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ayman S. El-Baz; Luca Saba; Jasjit Suri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abdomen and Thoracic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.623-656, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8498-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00910761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14340,114 +14474,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et caractérisation du mouvement cardiaque en imagerie scanner multibarrette.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00284654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14594,51 +14728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viseu Melo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gabillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dezecot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Groussin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cisneros Jacome" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191736v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rigal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Duverge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2025.3610945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangming Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrui Yan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing Cheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro6.70027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungang Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabing Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqiang Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.70356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Zei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lloyd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kautzner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guenancia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2023.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chourak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessieres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Le Guevelou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Houssayni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Key" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Largent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bougault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Lloyd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Petrosyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quivrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jce.16139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04060208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3230061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Met-Montot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poree" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02636-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi P Owashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taconn&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9020053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hervouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Cubero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24111661" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2022.04.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3062617" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaksic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmir.2021.09.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01597" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Mylona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14387" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Atehort&#250;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02087-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobeli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2865547" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Klopp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastry Vedam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhana Venkatesan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Taku" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab1378" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab0096" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Castelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2019.1620331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12818" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Celeste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Couespel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.12.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commandeur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassef" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina Arango" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2581881" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#237;os" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Ospina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.03.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Maitre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.12.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugolin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rosec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.05.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazoulat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JZ1B8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S116508" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud De Crevoisier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.02.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Halbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.10.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRSBC75-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.05.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Chajon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-014-0318-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina Arango" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/726268" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00960857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2311694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1471" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978107v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumenil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemara Gnep" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2314574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Correa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/17/6095" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Drean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/8/2581" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchalal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leseur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chajon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.07.246" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJKJMG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.08.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L3VN2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaunier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.05.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.06.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boulmier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJBI/2006/37607" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022953v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoarisedy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fragkiadakis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3043130" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067589v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Lyu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Evangelista" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi60581.2025.10980942" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Gabillaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230592" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945003v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320037" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutsopoulos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ertl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Tompros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF55208.2022.00067" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Williaume" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289581" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ugolin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304739v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318877" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304741v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gouestre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956391v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_35" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906901v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906738v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469516" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906203v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235561" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906725v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rubeaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906917v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.177" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5P94FRL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906192v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908646v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyang Chen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP1NLZKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908981v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908827v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPCJ5PB5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678217v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q8JWZ4V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908701v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872795" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530942v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hernandez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910921v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15989-3_6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH76TTTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529033v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delaunay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913945v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530946v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hachemani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2008.4749144" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00159119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)01830-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924094v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)02733-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183893v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00910761v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8498-1_24" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284654v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Evangelista" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Verhoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2574-1225.2025.135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.70356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dezecot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Groussin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cisneros Jacome" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191736v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viseu Melo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gabillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaf085.777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rigal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Duverge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2025.3610945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangming Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrui Yan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro6.70027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabing Gu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqiang Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Zei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kautzner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guenancia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcm.2023.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hemon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chourak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessieres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Le Guevelou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Houssayni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Key" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Largent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.05.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bougault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Lloyd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andranik Petrosyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quivrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jce.16139" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04060208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3230061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Met-Montot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi P Owashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taconn&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9020053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hervouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leblanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tollenaere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02636-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Cubero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Castelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24111661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ja&#239;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2022.04.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2021.3062617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaksic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmir.2021.09.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Atehort&#250;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02087-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l N'Guessan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perichon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Delaby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01597" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Mylona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14387" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02284264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Castelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2019.1620331" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobeli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2865547" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.04.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Klopp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastry Vedam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhana Venkatesan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Taku" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab1378" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab0096" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12818" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771215v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Celeste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Couespel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2017.12.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commandeur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassef" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina Arango" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2581881" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#237;os" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Ospina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.03.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.12.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535540v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ugolin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rosec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazoulat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JZ1B8P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S116508" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01317432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud De Crevoisier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devillers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Ospina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Halbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.10.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRSBC75-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340279v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.05.028" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina Arango" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/726268" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Chajon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-014-0318-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00960857v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2311694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00959273v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romero" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/6/1471" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dumenil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemara Gnep" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2314574" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00805142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Drean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/8/2581" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Correa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_48" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00855392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/17/6095" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchalal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leseur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chajon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.07.246" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJKJMG4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.08.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1L3VN2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaunier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.05.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019763" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2009.06.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147238v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boulmier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/IJBI/2006/37607" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022953v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rakotoarisedy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fragkiadakis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3043130" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Anselmi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi60581.2025.10980942" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877144v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Gabillaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329125v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230592" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167412v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutsopoulos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ertl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Tompros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF55208.2022.00067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302412v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Williaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289581" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ugolin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304739v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318877" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304741v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gouestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00956391v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_35" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906192v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langella" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906901v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469516" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235561" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rubeaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.07.177" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5P94FRL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906744v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906917v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunka Bassirou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872795" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908646v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyang Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP1NLZKB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908981v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908827v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_18" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPCJ5PB5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23944-1_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q8JWZ4V1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908701v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678217v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530942v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hernandez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dowling" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvado" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15989-3_6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH76TTTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00530946v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hachemani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2008.4749144" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913945v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913950v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529033v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delaunay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913744v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00159119v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924094v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)02733-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926262v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P Martins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(24)01830-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183893v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00910761v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8498-1_24" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284654v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>