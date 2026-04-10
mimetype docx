--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -387,161 +387,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05488713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Composition of Clay Nanoaggregates in Water: Charged Polymers and Multivalent Ions Competing in the Formation of Clay Tactoids</w:t>
+                <w:t xml:space="preserve">Speciation of the Oxide Phase of Molybdenum‐Based HDS Catalysts Enhanced with Organic Additives Using an EXAFS/Raman Coupling Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hotton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+                <w:t xml:space="preserve">Clément Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Levitz</w:t>
+                <w:t xml:space="preserve">Elodie Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Legens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ferrage</w:t>
+                <w:t xml:space="preserve">Olga Roudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+                <w:t xml:space="preserve">Olivier Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (23), pp.14817-14826. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.e202401403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373563v1</w:t>
+                <w:t xml:space="preserve">hal-05389204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando X‐ray Absorption Study of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;‐supported Au, Cu, and Au–Cu Catalysts for Butadiene Selective Hydrogenation</w:t>
               </w:r>
@@ -655,295 +655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t>
+                <w:t xml:space="preserve">Size and Composition of Clay Nanoaggregates in Water: Charged Polymers and Multivalent Ions Competing in the Formation of Clay Tactoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hannouche</w:t>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akashdeep Nath</w:t>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leen Farhat</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (23), pp.14817-14826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441622v1</w:t>
+                <w:t xml:space="preserve">hal-05373563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of the Oxide Phase of Molybdenum‐Based HDS Catalysts Enhanced with Organic Additives Using an EXAFS/Raman Coupling Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lesage</w:t>
+                <w:t xml:space="preserve">Karen Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Devers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christèle Legens</w:t>
+                <w:t xml:space="preserve">Akashdeep Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Roudenko</w:t>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delpoux</w:t>
+                <w:t xml:space="preserve">Leen Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.e202401403. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (52), pp.48331-48351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389204v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando X-ray Absorption Spectroscopy of Co 3 Mn–CO 3 LDH: Formation and Structural Evolution under Electrochemical Conditions</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Roudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2275,77 +2275,227 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What decides the size and composition of clay nano-aggregates in water? Charged polymers and multivalent ions competing in the formation of clay tactoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co(II) oxidation to Co(III) at the Fe 3-δ O 4 surface in oxidizing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2404,73 +2554,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th SOLEIL users' meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Synchrotron SOLEIL (Saint-Aubin), France. pp.PO-GEO-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05325656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dramatic variability of cations impacts on Fe speciation in Fe-OM nanoaggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2512,207 +2662,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-8131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539690v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04871089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2970,51 +2970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008768" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lesage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Roudenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delpoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04746023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03932430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chaussavoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Vasireddi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519015042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03370384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1B022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380935v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008768" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05488713v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT03034J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lesage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Roudenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delpoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04746023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03932430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chaussavoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Vasireddi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519015042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vantelon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00210c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03370384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1B022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>