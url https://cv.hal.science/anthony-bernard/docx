--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anthony Bernard </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé de RechercheINRAE BordeauxUMR 1332 Biologie du Fruit et PathologieEquipe Adaptation du Cerisier au Changement Climatique</w:t>
+        <w:t xml:space="preserve">Chargé de Recherche - INRAE Centre Nouvelle-Aquitaine Bordeaux - UMR 1332 Biologie du Fruit et Pathologie - Equipe PrADAm (Prunus : Adaptation, Diversité, Amélioration)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -141,2845 +141,2979 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
+                <w:t xml:space="preserve">Antioxidant Potential, Genotoxic Safety, and Metabolomic Profiling of Cladode Extracts from Dactylopius opuntiae-Resistant Opuntia Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahui Lei</w:t>
+                <w:t xml:space="preserve">Abderrahmane Hadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songtao Jiu</w:t>
+                <w:t xml:space="preserve">Mounsef Neffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xu</w:t>
+                <w:t xml:space="preserve">Sanae Baddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baozheng Chen</w:t>
+                <w:t xml:space="preserve">Mourad Bendada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Dong</w:t>
+                <w:t xml:space="preserve">Mohammadine Moumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (4), pp.416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox15040416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873966v1</w:t>
+                <w:t xml:space="preserve">hal-05568543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t>
+                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">P Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delmas</w:t>
+                <w:t xml:space="preserve">D Gennetay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Racofier</w:t>
+                <w:t xml:space="preserve">C Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Greil</w:t>
+                <w:t xml:space="preserve">D Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.145. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11341-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950793v1</w:t>
+                <w:t xml:space="preserve">hal-04856654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction in Persian walnut: Optimization levers according to genetic architecture of complex traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+                <w:t xml:space="preserve">Yahui Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Songtao Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tpg2.70047⟩</w:t>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068423v1</w:t>
+                <w:t xml:space="preserve">hal-04873966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gennetay</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Porte</w:t>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chesneau</w:t>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Racofier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11341-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856654v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genomic prediction in Persian walnut: Optimization levers according to genetic architecture of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Papillon</w:t>
+                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Tranchand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/horticulturae10040402⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548942v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes and integrative genomic insights into the genetic architecture of main agronomic traits in the edible cherries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaorong Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Tranchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae269⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae10040402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881952v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genomes and integrative genomic insights into the genetic architecture of main agronomic traits in the edible cherries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264100v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study Reveals Candidate Genes Involved in Fruit Trait Variation in Persian Walnut (Juglans regia L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.607213⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107348v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterization of walnut morphological traits using X-ray computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Association Study Reveals Candidate Genes Involved in Fruit Trait Variation in Persian Walnut (Juglans regia L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Marrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.607213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.607213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-020-00657-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02929266v1</w:t>
+                <w:t xml:space="preserve">hal-03107348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and linkage mapping to unravel genetic architecture of phenological traits and lateral bearing in Persian walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D characterization of walnut morphological traits using X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Hamdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-020-00657-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6616-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624676v1</w:t>
+                <w:t xml:space="preserve">hal-02929266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of structure analyses and core collections for the management of walnut genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), pp.76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-020-01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Association and linkage mapping to unravel genetic architecture of phenological traits and lateral bearing in Persian walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Celestine Foussard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Marrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jammes</w:t>
+                <w:t xml:space="preserve">Patrick J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A. Leslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6616-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321476v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestine Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364, pp.32-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626113v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic diversity and structure in a worldwide walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.) germplasm using SSR markers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208021⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627085v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et développement sur la noix - Des projets pour un nouvel élan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walnut: past and future of genetic improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-017-1214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of genetic diversity and structure in a worldwide walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.) germplasm using SSR markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0208021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predictive ability between genomic and phenomic predictions for flowering date in sweet cherry Prunus avium L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saviour Okine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Genetic Loci and Candidate Genes Controlling Fruit Quality Traits in Sweet Cherry (Prunus avium L.) via GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome XXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSR genetic diversity assessment of the INRAE’s walnut ( Juglans spp.) germplasm collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Association and Linkage Mapping of Walnut (Juglans regia L.) Phenological Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Marrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIHC-V international Symposium on Plnat Genetic Resources: Sustainable Management and Utilization for Food, Nutrition and environmental Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356244v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and Linkage Mapping of Walnut (Juglans regia L.) Phenological Traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The French walnut improvement program: preliminary investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXX IHC-Int. Symposium on Nuts and Mediterranean Climate Fruits: Advances in Breeding and New Strategies of Horticultural Management for Sustainable Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.77-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actaHortic.2020.1280.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358866v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French walnut improvement program: preliminary investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SSR genetic diversity assessment of the INRAE’s walnut ( Juglans spp.) germplasm collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX IHC-Int. Symposium on Nuts and Mediterranean Climate Fruits: Advances in Breeding and New Strategies of Horticultural Management for Sustainable Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/actaHortic.2020.1280.11⟩</w:t>
+              <w:t xml:space="preserve">XXXIHC-V international Symposium on Plnat Genetic Resources: Sustainable Management and Utilization for Food, Nutrition and environmental Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.1297_50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1297.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356248v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSR genetic diversity assessment of French walnut (Juglans spp.) germplasm collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2989,245 +3123,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative overview of genetic and genomic of agronomic traits in edible cherries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaorong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French walnut improvement program: preliminary investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3237,147 +3371,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of a Walnut Germplasm Collection: Which of SSR or SNP Markers Are Most Suitable to Preserve Biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3387,114 +3521,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des ressources génétiques du noyer en vue de la mise en œuvre d'une sélection assistée par marqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Bordeaux, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020BORD0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03118714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3562,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BEECA3A"/>
+    <w:nsid w:val="7D8EBACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3793,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1334-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Marrano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Hamdy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00657-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Leslie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6616-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1214-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Leslie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dirlewanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1280.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1334-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Baddaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bendada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadine Moumou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox15040416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Marrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Hamdy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00657-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Leslie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6616-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1214-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Leslie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dirlewanger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1280.11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0128" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>