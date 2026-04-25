--- v1 (2026-04-02)
+++ v2 (2026-04-25)
@@ -3696,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D8EBACF"/>
+    <w:nsid w:val="50BEAB51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>