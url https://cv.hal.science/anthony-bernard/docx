--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -309,295 +309,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
+                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chemineau</w:t>
+                <w:t xml:space="preserve">Yahui Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Songtao Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gennetay</w:t>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Porte</w:t>
+                <w:t xml:space="preserve">Baozheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chesneau</w:t>
+                <w:t xml:space="preserve">Xiao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856654v1</w:t>
+                <w:t xml:space="preserve">hal-04873966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
+                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahui Lei</w:t>
+                <w:t xml:space="preserve">P Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songtao Jiu</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xu</w:t>
+                <w:t xml:space="preserve">D Gennetay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baozheng Chen</w:t>
+                <w:t xml:space="preserve">C Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Dong</w:t>
+                <w:t xml:space="preserve">D Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873966v1</w:t>
+                <w:t xml:space="preserve">hal-04856654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50BEAB51"/>
+    <w:nsid w:val="E5DF9DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3927,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1334-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Baddaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bendada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadine Moumou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox15040416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Marrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Hamdy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00657-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Leslie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6616-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1214-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Leslie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dirlewanger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1280.11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0128" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1334-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsef Neffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Baddaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bendada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadine Moumou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox15040416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Marrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Hamdy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00657-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Leslie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6616-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1214-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Leslie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dirlewanger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1280.11" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0128" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>