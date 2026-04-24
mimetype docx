--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t>
+                <w:t xml:space="preserve">MINDS: Detection of an Inner Gas Disk Caused by Evaporating Bodies around HD 172555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Laginja</w:t>
+                <w:t xml:space="preserve">Matthias Samland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laugier</w:t>
+                <w:t xml:space="preserve">Alessio Caratti O Garatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Matthews</w:t>
+                <w:t xml:space="preserve">Teresa Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370 (3), pp.29. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 989, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ade2db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343609v1</w:t>
+                <w:t xml:space="preserve">hal-05343584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First unambiguous detection of ammonia in the atmosphere of a planetary mass companion with JWST/MIRI coronagraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mâlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Engler</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pawellek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Thébault</w:t>
+                <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470337v1</w:t>
+                <w:t xml:space="preserve">hal-04927730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First unambiguous detection of ammonia in the atmosphere of a planetary mass companion with JWST/MIRI coronagraphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">Advancing European High-Contrast Imaging R&amp;D Towards the Habitable Worlds Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Laginja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
+                <w:t xml:space="preserve">Romain Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+                <w:t xml:space="preserve">Elisabeth Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rouan</w:t>
+                <w:t xml:space="preserve">Lucie Leboulleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A315. </w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370 (3), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10509-025-04417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927730v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDS: Detection of an Inner Gas Disk Caused by Evaporating Bodies around HD 172555</w:t>
+                <w:t xml:space="preserve">Characterization of debris disks observed with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Samland</w:t>
+                <w:t xml:space="preserve">N. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henning</w:t>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Caratti O Garatti</w:t>
+                <w:t xml:space="preserve">N. Pawellek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Giannini</w:t>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+                <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 989, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ade2db⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343584v1</w:t>
+                <w:t xml:space="preserve">hal-05470337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. II. Binary Star Modeling, Planet and Exozodi Search, and Sensitivity Analysis</w:t>
               </w:r>
@@ -1038,965 +1038,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. I. Observations, Orbital and Physical Properties, and Exozodi Upper Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Sanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+                <w:t xml:space="preserve">Pierre Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wilkinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Perrot</w:t>
+                <w:t xml:space="preserve">Kevin Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/adf53f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05140539v1</w:t>
+                <w:t xml:space="preserve">hal-05343581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worlds Next Door: A Candidate Giant Planet Imaged in the Habitable Zone of &amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; Centauri A. I. Observations, Orbital and Physical Properties, and Exozodi Upper Limits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Mawet</w:t>
+                <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. VI. Evidence for Radially Evolving Icy Grains in the HD 141569A Disk via NIRCam Coronagraphic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell A Millar-Blanchaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kervella</w:t>
+                <w:t xml:space="preserve">Sebastián Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wagner</w:t>
+                <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 989, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 994 (2), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/adf53f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae0615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343581v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t>
+                <w:t xml:space="preserve">Evidence for a sub-Jovian planet in the young TWA 7 disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidya Venkatesan</w:t>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blunt</w:t>
+                <w:t xml:space="preserve">C. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Wang</w:t>
+                <w:t xml:space="preserve">M. Mâlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacour</w:t>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.-D. Marleau</w:t>
+                <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642 (8069), pp.905-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05369278v1</w:t>
+                <w:t xml:space="preserve">insu-05140539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. VI. Evidence for Radially Evolving Icy Grains in the HD 141569A Disk via NIRCam Coronagraphic Imaging</w:t>
+                <w:t xml:space="preserve">MIRI-LRS Spectrum of a Cold Exoplanet around a White Dwarf: Water, Ammonia, and Methane Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell A Millar-Blanchaer</w:t>
+                <w:t xml:space="preserve">Maël Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Choquet</w:t>
+                <w:t xml:space="preserve">Quentin Changeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellen Lawson</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Marino</w:t>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kammerer</w:t>
+                <w:t xml:space="preserve">Rens Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 994 (2), pp.199. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 982, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae0615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/adbd46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486944v1</w:t>
+                <w:t xml:space="preserve">hal-05343598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRI-LRS Spectrum of a Cold Exoplanet around a White Dwarf: Water, Ammonia, and Methane Measurements</w:t>
+                <w:t xml:space="preserve">SO 2 , silicate clouds, but no CH 4 detected in a warm Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Voyer</w:t>
+                <w:t xml:space="preserve">Achrène Dyrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Changeat</w:t>
+                <w:t xml:space="preserve">Leen Decin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tremblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rens Waters</w:t>
+                <w:t xml:space="preserve">Paul Mollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/adbd46⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343598v1</w:t>
+                <w:t xml:space="preserve">hal-05343633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct imaging discovery of a young giant planet orbiting on Solar System scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Stolker</w:t>
+                <w:t xml:space="preserve">M Samland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Samland</w:t>
+                <w:t xml:space="preserve">L B F M Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L B F M Waters</w:t>
+                <w:t xml:space="preserve">M E van den Ancker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W O Balmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 700, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202555064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO 2 , silicate clouds, but no CH 4 detected in a warm Neptune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the Orbit of the Young Substellar Companion GQ Lup B from High-resolution Spectroscopy and VLTI/GRAVITY Astrometry *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achrène Dyrek</w:t>
+                <w:t xml:space="preserve">S. Blunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen Decin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Bouwman</w:t>
+                <w:t xml:space="preserve">Jason Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crouzet</w:t>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mollière</w:t>
+                <w:t xml:space="preserve">G.-D. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 993 (1), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06849-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae0c15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343633v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05369278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JWST Early Release Science Program for Direct Observations of Exoplanetary Systems. III. Aperture Masking Interferometric Observations of the Star HIP 65426 at 3.8 &amp;lt;i&amp;gt;μ&amp;lt;/i&amp;gt;m</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined analysis of the 12.8 and 15 µm JWST/MIRI eclipse observations of TRAPPIST-1 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarynn Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Hinkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Skemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
+                <w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gardner</w:t>
+                <w:t xml:space="preserve">Brittany E Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mather</w:t>
+                <w:t xml:space="preserve">Beth A Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Abbott</w:t>
+                <w:t xml:space="preserve">Polychronis Patapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Abell</w:t>
+                <w:t xml:space="preserve">Kadin Worthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Abernathy</w:t>
+                <w:t xml:space="preserve">Emily Rickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (1048), pp.068001. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268697v1</w:t>
+                <w:t xml:space="preserve">hal-04086305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JWST Early-release Science Program for Direct Observations of Exoplanetary Systems II: A 1 to 20 μm Spectrum of the Planetary-mass Companion VHS 1256–1257 b</w:t>
+                <w:t xml:space="preserve">The James Webb Space Telescope Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany E Miles</w:t>
+                <w:t xml:space="preserve">Jonathan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth A Biller</w:t>
+                <w:t xml:space="preserve">John Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychronis Patapis</w:t>
+                <w:t xml:space="preserve">Randy Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadin Worthen</w:t>
+                <w:t xml:space="preserve">James Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Rickman</w:t>
+                <w:t xml:space="preserve">Mark Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 946, </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (1048), pp.068001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/acb04a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/acd1b5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086305v1</w:t>
+                <w:t xml:space="preserve">hal-04268697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mid-infrared Instrument for JWST and Its In-flight Performance</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JWST/NIRCam Coronagraphy of the Young Planet-hosting Debris Disk AU Microscopii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellen Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Schlieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,64 +3560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dicken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3662,563 +3662,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and dynamical analysis of the system around HR 8799. New astrometric epochs from VLT/SPHERE and LBT/LUCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-sky validation of image-based adaptive optics wavefront sensor referencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Goździewski</w:t>
+                <w:t xml:space="preserve">Éric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lazzoni</w:t>
+                <w:t xml:space="preserve">Kyohoon Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mesa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Nogueira</w:t>
+                <w:t xml:space="preserve">Arielle Bertrou-Cantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243862⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 659, pp.A170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03854051v1</w:t>
+                <w:t xml:space="preserve">hal-03616801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signs of late infall and possible planet formation around DR Tau using VLT/SPHERE and LBTI/LMIRCam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Mesa</w:t>
+                <w:t xml:space="preserve">Christian Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginski</w:t>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steve Ertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 658, pp.A63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202142219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting life outside our solar system with a large high-contrast-imaging mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital and dynamical analysis of the system around HR 8799. New astrometric epochs from VLT/SPHERE and LBT/LUCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignas Snellen</w:t>
+                <w:t xml:space="preserve">K. Goździewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Snik</w:t>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kenworthy</w:t>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Albrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Anglada-Escudé</w:t>
+                <w:t xml:space="preserve">P. Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09803-y⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432566v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03854051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-sky validation of image-based adaptive optics wavefront sensor referencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Skaf</w:t>
+                <w:t xml:space="preserve">Detecting life outside our solar system with a large high-contrast-imaging mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignas Snellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+                <w:t xml:space="preserve">F. Snik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gendron</w:t>
+                <w:t xml:space="preserve">M. Kenworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyohoon Ahn</w:t>
+                <w:t xml:space="preserve">S. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Bertrou-Cantou</w:t>
+                <w:t xml:space="preserve">G. Anglada-Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 659, pp.A170. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1237-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09803-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616801v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Near-infrared Water Ice at the Surface of the (Pre)Transitional Disk of AB Aur: Informing Icy Grain Abundance, Composition, and Size</w:t>
               </w:r>
@@ -4466,1436 +4466,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pantin</w:t>
+                <w:t xml:space="preserve">Sylvestre Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">Tomas Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Galicher</w:t>
+                <w:t xml:space="preserve">Paul Molliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">David K Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318411v1</w:t>
+                <w:t xml:space="preserve">insu-03365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
+                <w:t xml:space="preserve">Extreme adaptive optics astrometry of R136</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Singh</w:t>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bhowmik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Thébault</w:t>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Kral</w:t>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S M Buckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341514v1</w:t>
+                <w:t xml:space="preserve">hal-03257184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">Investigating point sources in MWC 758 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03373006v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow belt of debris around the Sco-Cen star HD 141011</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Delorme</w:t>
+                <w:t xml:space="preserve">Investigating three Sirius-like systems with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chomez</w:t>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 655, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141848⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458560v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03373006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-resolution spectrum of the exoplanet HIP 65426 b★</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrow belt of debris around the Sco-Cen star HD 141011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G.-D. Marleau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 648, pp.A59. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 655, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197554v1</w:t>
+                <w:t xml:space="preserve">hal-03458560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY K -band spectroscopy of HD 206893 B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David K Sing</w:t>
+                <w:t xml:space="preserve">Medium-resolution spectrum of the exoplanet HIP 65426 b★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-D. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140749⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 648, pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03365088v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme adaptive optics astrometry of R136</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing asymmetrical dust distribution in the inner regions of HD 141569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vakili</w:t>
+                <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. C Clark</w:t>
+                <w:t xml:space="preserve">T. Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S M Buckner</w:t>
+                <w:t xml:space="preserve">Q. Kral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.L8. </w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257184v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t>
+                <w:t xml:space="preserve">Characterizing the morphology of the debris disk around the low-mass star GSC 07396-00759</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Christian Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lacour</w:t>
+                <w:t xml:space="preserve">Johan Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nowak</w:t>
+                <w:t xml:space="preserve">Rob G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stolker</w:t>
+                <w:t xml:space="preserve">Amelia Bayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433162v1</w:t>
+                <w:t xml:space="preserve">hal-03432595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the morphology of the debris disk around the low-mass star GSC 07396-00759</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Adam</w:t>
+                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Olofsson</w:t>
+                <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob G. van Holstein</w:t>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Bayo</w:t>
+                <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">H. Lecoroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A88. </w:t>
+              <w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432595v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) I. Sample definition and target characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the Nature of the PDS 70 Protoplanets with VLTI/GRAVITY ∗</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Chauvin</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonavita</w:t>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Messina</w:t>
+                <w:t xml:space="preserve">M. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lecoroller</w:t>
+                <w:t xml:space="preserve">T. Stolker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 651, pp.A70. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (3), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/abdb2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435003v1</w:t>
+                <w:t xml:space="preserve">hal-03433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mass of β Pictoris c from β Pictoris b orbital motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shangguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6119,64 +6119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (03), </w:t>
@@ -6348,103 +6348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPHERE infrared survey for exoplanets (SHINE) II. Observations, data reduction and analysis, detection performances, and initial results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 651, pp.A71. </w:t>
@@ -6476,429 +6476,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible evidence of ongoing planet formation in AB Aurigae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Di Folco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Guilloteau</w:t>
+                <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.L5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 641, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02614415v1</w:t>
+                <w:t xml:space="preserve">hal-02990171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for disks or planetary objects around directly imaged companions: a candidate around DH Tauri B</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Increasing the raw contrast of VLT/SPHERE with the dark hole technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fontanive</w:t>
+                <w:t xml:space="preserve">E. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A131. </w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990171v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the raw contrast of VLT/SPHERE with the dark hole technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible evidence of ongoing planet formation in AB Aurigae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Potier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Galicher</w:t>
+                <w:t xml:space="preserve">E. Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baudoz</w:t>
+                <w:t xml:space="preserve">A. Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Huby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">S. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.A117. </w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898995v1</w:t>
+                <w:t xml:space="preserve">cea-02614415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RefPlanets: Search for reflected light from extrasolar planets with SPHERE/ZIMPOL</w:t>
               </w:r>
@@ -6923,64 +6923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 634, pp.A69. </w:t>
@@ -7070,51 +7070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 639, pp.A54. </w:t>
@@ -7280,295 +7280,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Schmid</w:t>
+                <w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Molaverdikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trifonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899007v1</w:t>
+                <w:t xml:space="preserve">hal-02990181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and spectral characterization of the benchmark T-type brown dwarf HD 19467B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mollière</w:t>
+                <w:t xml:space="preserve">HD 117214 debris disk: scattered-light images and constraints on the presence of planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A47. </w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990181v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing flyby in the young multiple system UX Tauri</w:t>
               </w:r>
@@ -7688,103 +7688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct confirmation of the radial-velocity planet β Pictoris c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.L2. </w:t>
@@ -7822,103 +7822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing focal plane wavefront control techniques: Numerical simulations and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 635, pp.A192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7946,429 +7946,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing brown dwarf companions with IRDIS long-slit spectroscopy: HD 1160 B and HD 19467 B</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A triple star in disarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Kitzmann</w:t>
+                <w:t xml:space="preserve">Marcus Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Heng</w:t>
+                <w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santhakumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom M Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy van Boekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa1444⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898999v1</w:t>
+                <w:t xml:space="preserve">hal-03172004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomy An ALMA/NOEMA study of gas dissipation and dust evolution in the 5 Myr-old HD 141569A hybrid disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pericaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 635, pp.A94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201732243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A triple star in disarray</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalyan Kumar Radhakrishnan Santhakumari</w:t>
+                <w:t xml:space="preserve">Characterizing brown dwarf companions with IRDIS long-slit spectroscopy: HD 1160 B and HD 19467 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom M Herbst</w:t>
+                <w:t xml:space="preserve">D Kitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy van Boekel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">K Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 644, pp.A114. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 495 (4), pp.4279-4290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa1444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172004v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Evidence of a Spiral Arm–driving Planet in the MWC 758 Protoplanetary Disk</w:t>
               </w:r>
@@ -8482,295 +8482,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902171v1</w:t>
+                <w:t xml:space="preserve">hal-02898990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the near-infrared counterpart of Proxima c using multi-epoch high-contrast SPHERE data at VLT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">K-Stacker: an algorithm to hack the orbital parameters of planets hidden in high-contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.A120. </w:t>
+              <w:t xml:space="preserve">, 2020, 639, pp.A113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898990v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the β Pictoris system, coupling high contrast imaging, interferometric, and radial velocity data</w:t>
               </w:r>
@@ -8782,64 +8782,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9018,1449 +9018,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved spectroscopy of the debris disk HD 32297</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mazoyer</w:t>
+                <w:t xml:space="preserve">Constraining the properties of HD 206893 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 630, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936076⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 627, pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02296186v1</w:t>
+                <w:t xml:space="preserve">hal-02918722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the properties of HD 206893 B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Spatially resolved spectroscopy of the debris disk HD 32297</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Kral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 627, pp.L9. </w:t>
+              <w:t xml:space="preserve">, 2019, 630, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918722v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02296186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the presence of two belts in the HD 15115 system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+                <w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pawellek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833542⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145732v1</w:t>
+                <w:t xml:space="preserve">hal-02167179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the R CrA environment with SPHERE: Discovery of a new stellar companion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.A4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201834682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Investigating the presence of two belts in the HD 15115 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118097v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thebault</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t>
+              <w:t xml:space="preserve">, 2019, 632, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489135v1</w:t>
+                <w:t xml:space="preserve">hal-02352514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
+                <w:t xml:space="preserve">Mapping of shadows cast on a protoplanetary disk by a close binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pawellek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johan Olofsson</w:t>
+                <w:t xml:space="preserve">V. d'Orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335000v1</w:t>
+                <w:t xml:space="preserve">hal-02118097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the properties of HD 206893 B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">First resolved observations of a highly asymmetric debris disc around HD 160305 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 629, pp.C1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935044e⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103864v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE exploration of the young multiplanetary system PDS70</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Keppler</w:t>
+                <w:t xml:space="preserve">A multi-wavelength study of the debris disc around 49 Cet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pawellek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cantalloube</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Charnay</w:t>
+                <w:t xml:space="preserve">Attila Moór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ágnes Kóspál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936764⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (3), pp.3507-3525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352514v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cold belts in the debris disk around the G-type star NZ Lupi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Galicher</w:t>
+                <w:t xml:space="preserve">Constraining the properties of HD 206893 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A21. </w:t>
+              <w:t xml:space="preserve">, 2019, 629, pp.C1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935044e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167179v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE dynamical and spectroscopic characterization of HD 142527B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheetham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 622, pp.A96. </w:t>
@@ -10498,64 +10498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical polarised phase function of the HR 4796A dust ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10632,90 +10632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hint of curvature in the orbital motion of the exoplanet 51 Eridani b using 3 yr of VLT/SPHERE monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10760,593 +10760,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. D’orazi</w:t>
+                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352522v1</w:t>
+                <w:t xml:space="preserve">hal-03145830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and orbital characterisation of the directly imaged giant planet HIP 65426 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Podio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antoniucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834112⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145830v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">Determining mass limits around HD 163296 through SPHERE direct imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388928v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE view of the jet and the envelope of RY Tauri</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPHERE: the exoplanet imager for the Very Large Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bacciotti</w:t>
+                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antoniucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Kjetil Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.A68. </w:t>
+              <w:t xml:space="preserve">, 2019, 631 (155), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352526v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-conjunction detection of β Pictoris b with VLT/SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,51 +11354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 621, pp.L8. </w:t>
@@ -11436,103 +11436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blobs, spiral arms, and a possible planet around HD 169142</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 623, pp.A140. </w:t>
@@ -11570,103 +11570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrometric and photometric accuracies in high contrast imaging: The SPHERE speckle calibration tool (SpeCal)⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.A92. </w:t>
@@ -11698,1449 +11698,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-consistent Cloud Model for Brown Dwarfs and Young Giant Exoplanets: Comparison with Photometric and Spectroscopic Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bézard</w:t>
+                <w:t xml:space="preserve">Hans Martin Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Baudino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Andreas Bazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac7d⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293351v1</w:t>
+                <w:t xml:space="preserve">hal-02317629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Boekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707082v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPREHENSIVE ANALYSIS OF HD 105, A YOUNG SOLAR SYSTEM ANALOG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Choquet</w:t>
+                <w:t xml:space="preserve">Anthony Cheetham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Del Del Burgo</w:t>
+                <w:t xml:space="preserve">Mikael Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M Kennedy</w:t>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 869 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaec6a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118183v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Investigation of the inner structures around HD169142 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 473 (2), pp.1774-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302121v1</w:t>
+                <w:t xml:space="preserve">hal-01707082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dino Mesa</w:t>
+                <w:t xml:space="preserve">A Self-consistent Cloud Model for Brown Dwarfs and Young Giant Exoplanets: Comparison with Photometric and Spectroscopic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Desidera</w:t>
+                <w:t xml:space="preserve">B. Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Messina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Gratton</w:t>
+                <w:t xml:space="preserve">J.-L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 854 (2), pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac7d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318155v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a planetary-mass companion within the gap of the transition disk around PDS 70</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPREHENSIVE ANALYSIS OF HD 105, A YOUNG SOLAR SYSTEM ANALOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. van Boekel</w:t>
+                <w:t xml:space="preserve">J. P. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Del Del Burgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832957⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 869 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaec6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118125v1</w:t>
+                <w:t xml:space="preserve">hal-02118183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a brown dwarf companion to the star HIP 64892</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Investigating the young solar system analog HD 95086</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.A160. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 617, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268538v1</w:t>
+                <w:t xml:space="preserve">hal-02302121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL high resolution polarimetric imager</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging radial velocity planets with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bazzon</w:t>
+                <w:t xml:space="preserve">Alice Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Roelfsema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Milli</w:t>
+                <w:t xml:space="preserve">Sergio Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 619, A9, p. 1-37. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480 (1), pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317629v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">The GJ 504 system revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109775v1</w:t>
+                <w:t xml:space="preserve">hal-03473836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GJ 504 system revisited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vigan</w:t>
+                <w:t xml:space="preserve">New spectro-photometric characterization of the substellar object HR 2562 B using SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D’orazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A63. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473836v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First scattered light detection of a nearly edge-on transition disk around the T Tauri star RY Lupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 614, pp.A88. </w:t>
@@ -13172,563 +13172,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rigliaco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Zurlo</w:t>
+                <w:t xml:space="preserve">André Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118098v1</w:t>
+                <w:t xml:space="preserve">hal-02079319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Beust</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-M Lagrange</w:t>
+                <w:t xml:space="preserve">Laetitia Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Lazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900590v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and atmospheric characterization of the planet within the gap of the PDS 70 transition disk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gael Chauvin</w:t>
+                <w:t xml:space="preserve">High-contrast study of the candidate planets and protoplanetary disk around HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigliaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.L2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833584⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079319v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE astrometric confirmation and orbital analysis of the brown dwarf companion HR 2562 B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rodet</w:t>
+                <w:t xml:space="preserve">Dynamical masses of M-dwarf binaries in young moving groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Lazzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+                <w:t xml:space="preserve">S. Durkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Brandner</w:t>
+                <w:t xml:space="preserve">A-M Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267184v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving faint structures in the debris disk around TWA 7</w:t>
               </w:r>
@@ -13740,51 +13740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. van Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13874,77 +13874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. D’orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 613, pp.L6. </w:t>
@@ -13982,103 +13982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical models to explain observations with SPHERE in planetary systems with double debris belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 611, pp.A43. </w:t>
@@ -14110,377 +14110,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric characterization of directly imaged exoplanets with JWST /MIRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Danielski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rene Gastaud</w:t>
+                <w:t xml:space="preserve">E. Sezestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aae651⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279461v1</w:t>
+                <w:t xml:space="preserve">hal-02301370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of fast-moving features in the debris disk of AU Mic on a three-year timescale: Confirmation and new discoveries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">Atmospheric characterization of directly imaged exoplanets with JWST /MIRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Danielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sezestre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">Rene Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 614, pp.A52. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (6), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aae651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301370v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbiting a binary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. d'Orazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontanive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 608, pp.A106. </w:t>
@@ -14518,103 +14518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper limits for mass and radius of objects around Proxima Cen from SPHERE/VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 466 (1), pp.L118-L122. </w:t>
@@ -14652,90 +14652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study of moderately young but extremely red, very dusty substellar companion HD 206893B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14780,831 +14780,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benisty</w:t>
+                <w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pinilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">P. Molliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. De Boer</w:t>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cantalloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (1), </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa94c2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678499v1</w:t>
+                <w:t xml:space="preserve">hal-01678389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Scattered-light Images of the Gas-rich Debris Disk around 49 Ceti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Choquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aki Roberge</w:t>
+                <w:t xml:space="preserve">G. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/834/2/L12⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835603v1</w:t>
+                <w:t xml:space="preserve">hal-01654654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and atmospheric characterization of 51 Eridani b using VLT/SPHERE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+                <w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Cantalloube</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 603, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629767⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 601, pp.A134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678389v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belt(s) of debris resolved around the Sco-Cen star HIP 67497</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 597, pp.L7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201628929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-02268112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing giant planet formation in the transitional disk of SAO 206462 using deep VLT/SPHERE imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.A. Biller</w:t>
+                <w:t xml:space="preserve">The Circumstellar Disk HD 169142: Gas, Dust, and Planets Acting in Concert?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629896⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa94c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709002v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows and spirals in the protoplanetary disk HD 100453</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">First Scattered-light Images of the Gas-rich Debris Disk around 49 Ceti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Wahhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Soummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lesur</w:t>
+                <w:t xml:space="preserve">Aki Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 597, pp.A42. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 834 (12), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/834/2/L12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654654v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Radial Gaps in the Disk of TW Hydrae Imaged with SPHERE</w:t>
               </w:r>
@@ -15629,64 +15629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 837 (2), </w:t>
@@ -15750,77 +15750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 601, </w:t>
@@ -15858,90 +15858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expelled grains from an unseen parent body around AU Microscopii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sezestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 607, pp.A65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15969,645 +15969,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-02192840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Augereau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649286v1</w:t>
+                <w:t xml:space="preserve">hal-01717756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a warm, dusty giant planet around HIP 65426</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Near-infrared scattered light properties of the HR 4796 A dust ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, pp.L9. </w:t>
+              <w:t xml:space="preserve">, 2017, 199 (108), p. 1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717756v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ginski</w:t>
+                <w:t xml:space="preserve">H. M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 605, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678543v1</w:t>
+                <w:t xml:space="preserve">hal-01678508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIP 79977 debris disk in polarized light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">New constraints on the disk characteristics and companion candidates around T Chamaeleontis with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bazzon</w:t>
+                <w:t xml:space="preserve">A. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2017, 605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678508v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE/ZIMPOL observations of the symbiotic system R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roelfsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 602, </w:t>
@@ -16645,64 +16645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16792,64 +16792,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse aperture masking at the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16907,1769 +16907,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. -L. Maire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Messina</w:t>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
+              <w:t xml:space="preserve">, 2016, 595, </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440138v1</w:t>
+                <w:t xml:space="preserve">hal-01440728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of scattered light gaps in the transitional disk around HD97048 with VLT/SPHERE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Pinilla</w:t>
+                <w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dominik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">C. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, </w:t>
+              <w:t xml:space="preserve">, 2016, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440728v1</w:t>
+                <w:t xml:space="preserve">hal-01440164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal asymmetries in the debris disk around HD61005 A massive collision of planetesimals?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE II. The physical properties and the architecture of the young systems PZ Telescopii and HD 1160 revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caceres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Th. Henning</w:t>
+                <w:t xml:space="preserve">A. -L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 591, </w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440164v1</w:t>
+                <w:t xml:space="preserve">hal-01440138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Choquet</w:t>
+                <w:t xml:space="preserve">VLT/SPHERE deep insight of NGC3603's core: Segregation or confusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Khorrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pueyo</w:t>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460660v1</w:t>
+                <w:t xml:space="preserve">hal-01440694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stolker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 595 (113), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434357v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mesa</w:t>
+                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490537v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE IV. Physical and chemical properties of the planets around HR8799</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. -M. Lagrange</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">J. L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 586, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440700v1</w:t>
+                <w:t xml:space="preserve">hal-01434357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadows cast on the transition disk of HD 135344B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. de Boer</w:t>
+                <w:t xml:space="preserve">A SYMMETRIC INNER CAVITY IN THE HD 141569A CIRCUMSTELLAR DISK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528039⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839907v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of concentric broken rings at sub-arcsec separations in the HD 141569A gas-rich, debris disk with VLT/SPHERE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
+                <w:t xml:space="preserve">A narrow, edge-on disk resolved around HD 106906 with SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.id.L7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628396⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323827v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLT/SPHERE deep insight of NGC3603's core: Segregation or confusion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Langlois</w:t>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE. III. New spectrophotometry and astrometry of the HR 8799 exoplanetary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, </w:t>
+              <w:t xml:space="preserve">, 2016, 587 (A57), p. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440694v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vigan</w:t>
+                <w:t xml:space="preserve">Discovery of a low-mass companion inside the debris ring surrounding the F5V star HD 206893</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Christiaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 597 (L2), p. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440124v1</w:t>
+                <w:t xml:space="preserve">hal-01461964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VLT/NaCo large program to probe the occurrence of exoplanets and brown dwarfs at wide orbits III. The frequency of brown dwarfs and giant planets as companions to solar-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 586, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201525930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a low-mass companion inside the debris ring surrounding the F5V star HD 206893</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Choquet</w:t>
+                <w:t xml:space="preserve">First light of the VLT planet finder SPHERE I. Detection and characterization of the substellar companion GJ 758 B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 597 (L2), p. 1-6. </w:t>
+              <w:t xml:space="preserve">, 2016, 587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461964v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELS OF THE η CORVI DEBRIS DISK FROM THE KECK INTERFEROMETER, SPITZER , AND HERSCHEL</w:t>
               </w:r>
@@ -18841,51 +18841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 816 (1), pp.L1. </w:t>
@@ -18923,77 +18923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPHERE view of the planet-forming disk around HD 100546</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Mulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19083,64 +19083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19217,77 +19217,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
@@ -19325,90 +19325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SHARDDS survey: First resolved image of the HD 114082 debris disk in the Lower Centaurus Crux with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahed Wahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Matra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19459,77 +19459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mid-Infrared Instrument for the James Webb Space Telescope , V: Predicted Performance of the MIRI Coronagraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19587,507 +19587,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection limits with spectral differential imaging data</w:t>
+                <w:t xml:space="preserve">Polarimetric imaging of NGC 1068 at high angular resolution in the near infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rameau</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">D. Gratadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525879⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 581, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506143v1</w:t>
+                <w:t xml:space="preserve">hal-02505440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE II. Data analysis and results for IFS in laboratory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection limits with spectral differential imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Sauvage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Sissa</w:t>
+                <w:t xml:space="preserve">J. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, </w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440007v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric imaging of NGC 1068 at high angular resolution in the near infrared</w:t>
+                <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE II. Data analysis and results for IFS in laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gratadour</w:t>
+                <w:t xml:space="preserve">A. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rouan</w:t>
+                <w:t xml:space="preserve">P. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Grosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boccaletti</w:t>
+                <w:t xml:space="preserve">B. Salasnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Clenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. -F. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581, pp.L8. </w:t>
+              <w:t xml:space="preserve">, 2015, 576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505440v1</w:t>
+                <w:t xml:space="preserve">hal-01440007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the photometry and spectroscopy of directly imaged planets: a new atmospheric model applied to β Pictoris b and SPHERE observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 582, pp.A83. </w:t>
@@ -20125,90 +20125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of massive collisions in debris discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Kral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charnoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20294,64 +20294,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desidera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 573, </w:t>
@@ -20415,77 +20415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 526 (7572), pp.230+. </w:t>
@@ -20549,77 +20549,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 578, pp.L6. </w:t>
@@ -20657,103 +20657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very deep images of the innermost regions of the β Pictoris debris disc at L ′</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 566, pp.A91. </w:t>
@@ -20804,51 +20804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNDAMENTAL LIMITATIONS OF HIGH CONTRAST IMAGING SET BY SMALL SAMPLE STATISTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wahhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20938,90 +20938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the HD 15115 inner disk really asymmetrical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 569, pp.A29. </w:t>
@@ -21059,103 +21059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for cool giant exoplanets around young and nearby stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 566, pp.A126. </w:t>
@@ -21187,563 +21187,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Gratton</w:t>
+                <w:t xml:space="preserve">SPOTS: The Search for Planets Orbiting Two Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moutou</w:t>
+                <w:t xml:space="preserve">T. Usuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 572, pp.A85. </w:t>
+              <w:t xml:space="preserve">, 2014, 572, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548397v1</w:t>
+                <w:t xml:space="preserve">hal-02548589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOTS: The Search for Planets Orbiting Two Stars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Desidera</w:t>
+                <w:t xml:space="preserve">Performance of the VLT Planet Finder SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonavita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Janson</w:t>
+                <w:t xml:space="preserve">A. Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Usuda</w:t>
+                <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 572, pp.A91. </w:t>
+              <w:t xml:space="preserve">, 2014, 572, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548589v1</w:t>
+                <w:t xml:space="preserve">hal-02548397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and orbital properties of β Pictoris b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared detection and characterization of the exoplanet HD 95086 b with the Gemini Planet Imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 567, pp.L9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424041⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 565, pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612700v1</w:t>
+                <w:t xml:space="preserve">hal-02611969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared detection and characterization of the exoplanet HD 95086 b with the Gemini Planet Imager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Physical and orbital properties of β Pictoris b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-D. Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Currie</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 565, pp.L4. </w:t>
+              <w:t xml:space="preserve">, 2014, 567, pp.L9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611969v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory demonstration of a mid-infrared AGPM vector vortex coronagraph</w:t>
               </w:r>
@@ -21863,90 +21863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21991,827 +21991,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The near-infrared spectral energy distribution of β Pictoris b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the NaCo Large Program: probing the occurrence of exoplanets and brown dwarfs at wide orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desidera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Mordasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220838⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (S299), pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921313007680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524254v1</w:t>
+                <w:t xml:space="preserve">hal-02118423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent confirmation of β Pictoris b imaging with NICI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The near-infrared spectral energy distribution of β Pictoris b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mordasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 551, pp.L14. </w:t>
+              <w:t xml:space="preserve">, 2013, 555, pp.A107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526121v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple spiral patterns in the transitional disk of HD 100546</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Independent confirmation of β Pictoris b imaging with NICI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322365⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 551, pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135499v1</w:t>
+                <w:t xml:space="preserve">hal-02526121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the NaCo Large Program: probing the occurrence of exoplanets and brown dwarfs at wide orbit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bonavita</w:t>
+                <w:t xml:space="preserve">Multiple spiral patterns in the transitional disk of HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desidera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+                <w:t xml:space="preserve">E. Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (S299), pp.17-20. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1743921313007680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118423v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERRATUM: “DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT-IMAGING” (2013, ApJL, 772, L15)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Quanz</w:t>
+                <w:t xml:space="preserve">L’ -band AGPM vector vortex coronagraph’s first light on VLT/NACO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/776/1/L17⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 552, pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533325v1</w:t>
+                <w:t xml:space="preserve">hal-02526126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ -band AGPM vector vortex coronagraph’s first light on VLT/NACO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Milli</w:t>
+                <w:t xml:space="preserve">ERRATUM: “DISCOVERY OF A PROBABLE 4-5 JUPITER-MASS EXOPLANET TO HD 95086 BY DIRECT-IMAGING” (2013, ApJL, 772, L15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 552, pp.L13. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 776 (1), pp.L17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/776/1/L17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526126v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FURTHER EVIDENCE OF THE PLANETARY NATURE OF HD 95086 b FROM GEMINI/NICI H -BAND DATA</w:t>
               </w:r>
@@ -22823,77 +22823,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Meshkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 775 (2), pp.L40. </w:t>
@@ -22944,90 +22944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for companions down to 2 AU from β Pictoris using the L ′-band AGPM coronagraph on VLT/NACO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 559, pp.L12. </w:t>
@@ -23065,103 +23065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFIRMATION OF THE PLANET AROUND HD 95086 BY DIRECT IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Meshkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 779 (2), pp.L26. </w:t>
@@ -23199,90 +23199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of angular differential imaging on circumstellar disk images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23333,77 +23333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The position of β Pictoris b position relative to the debris disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23467,103 +23467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight in the surroundings of HR 4796</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 546, pp.A38. </w:t>
@@ -23614,90 +23614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital characterization of the \beta Pictoris b giant planet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 542, pp.9. </w:t>
@@ -23729,429 +23729,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00768056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric characterization of cold exoplanets using a 1.5-m coronagraphic space telescope</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Morphology of the very inclined debris disk around HD 32297</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 541, pp.A83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218954⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 544, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875081v1</w:t>
+                <w:t xml:space="preserve">hal-02899585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPICES: spectro-polarimetric imaging and characterization of exoplanetary systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric characterization of cold exoplanets using a 1.5-m coronagraphic space telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daphne Stam</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baudoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-012-9290-5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 541, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874747v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of the very inclined debris disk around HD 32297</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Baudoz</w:t>
+                <w:t xml:space="preserve">SPICES: spectro-polarimetric imaging and characterization of exoplanetary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wes Traub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 544, pp.A85. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (2), pp.355-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-012-9290-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899585v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep search for companions to probable young brown dwarfs</w:t>
               </w:r>
@@ -24163,77 +24163,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 548, pp.A33. </w:t>
@@ -24323,51 +24323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, Issue 1, pp.39-58. </w:t>
@@ -24417,64 +24417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of planet detection with the SPHERE integral field spectrograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24564,64 +24564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High angular resolution detection of β Pictoris b at 2.18 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24870,51 +24870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aller-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24959,295 +24959,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03624338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for sub-stellar companion into the LkCa15 proto-planetary disk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonavita</w:t>
+                <w:t xml:space="preserve">Dissecting the Moth: discovery of an off-centered ring in the HD 61005 debris disk with high-resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buenzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 522, pp.id.A2. </w:t>
+              <w:t xml:space="preserve">, 2010, 524, pp.L1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495979v1</w:t>
+                <w:t xml:space="preserve">hal-02118208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Moth: discovery of an off-centered ring in the HD 61005 debris disk with high-resolution imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for sub-stellar companion into the LkCa15 proto-planetary disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Buenzli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Chauvin</w:t>
+                <w:t xml:space="preserve">V. Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 524, pp.L1. </w:t>
+              <w:t xml:space="preserve">, 2010, 522, pp.id.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118208v1</w:t>
+                <w:t xml:space="preserve">hal-00495979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, analysis, and testing of a microdot apodizer for the apodized pupil Lyot coronagraph (Research Note) III. Application to extremely large telescopes</w:t>
               </w:r>
@@ -25272,51 +25272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25501,90 +25501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric characterization of exoplanets using angular and spectral differential imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 407, pp.71-82</w:t>
@@ -25613,51 +25613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giant Planet Imaged in the Disk of the Young Star beta Pictoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25747,103 +25747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric characterization of exoplanets using angular and spectral differential imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 407 (1), pp.71-82. </w:t>
@@ -25881,103 +25881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the orbit of the possible companion to beta Pictoris. New deep imaging observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gratadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 506, pp.927. </w:t>
@@ -26028,77 +26028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIGRE: A Low Cross-Talk Integral Field Unit Tailored for Extrasolar Planets Imaging Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Antichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele G. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo U. Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26149,103 +26149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLT/NACO coronagraphic observations of fine structures in the disk of beta Pictoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 495, pp.523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26292,77 +26292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super earth explorer: a coronagraphic off-axis space telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26413,77 +26413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronagraphic near-IR photometry of AB Doradus C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beuzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26569,64 +26569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 458, pp.317. </w:t>
@@ -26664,77 +26664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-IR coronagraphic imaging of the companion to HR 7672</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26772,51 +26772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-based near-infrared imaging of the HD141569 circumstellar disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26893,64 +26893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The four-quadrant phase-mask coronagraph. II. Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27001,77 +27001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snapshot coronagraphy with an interferometer in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27811,51 +27811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What VLT/VISIR told us about solid-carbon in protoplanetary disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28148,103 +28148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of exoplanetary atmospheres with VLT-SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Virtuel, France</w:t>
@@ -28420,90 +28420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis and lessons learned of SPHERE adaptive optics performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.63, </w:t>
@@ -28541,103 +28541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric characterisation of directly imaged exoplanets with JWST/MIRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Danielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, France</w:t>
@@ -28666,51 +28666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle lifetime in XAO coronagraphic images: temporal evolution of SPHERE coronagraphic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28826,77 +28826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91479P, </w:t>
@@ -28934,103 +28934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High contrast polarimetry in the infrared with SPHERE on the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.91471R, </w:t>
@@ -29081,90 +29081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere: complete laboratory performance and prediction for on-sky first light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Roelfsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88640B, </w:t>
@@ -29202,77 +29202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared differential imager and spectrograph for SPHERE: performance status with extreme adaptive optics before shipment to ESO/VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29336,90 +29336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of calibration on extrasolar planets direct imaging with IRDIS, the infrared dual-imaging camera and spectrograph for SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29617,64 +29617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for detection and characterization of exoplanets with SPHERE/IRDIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29872,51 +29872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infra-red dual imaging and spectrograph for SPHERE: design and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjetil Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30019,90 +30019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing extra-solar planets with long-slit spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -30118,481 +30118,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPHERE exoplanet imager: Status report at PDR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Feldt</w:t>
+                <w:t xml:space="preserve">SPHERE/ZIMPOL: Simulating the direct detection of exoplanets by polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417148v1</w:t>
+                <w:t xml:space="preserve">hal-00417146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE/ZIMPOL: Simulating the direct detection of exoplanets by polarimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">An exoplanet detection algorithm for field-rotated coronagraphic images, and preliminary results for SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Carbillet</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417146v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exoplanet detection algorithm for field-rotated coronagraphic images, and preliminary results for SPHERE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SPHERE exoplanet imager: Status report at PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wildi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Beuzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dohlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00376399v1</w:t>
+                <w:t xml:space="preserve">hal-00417148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of coronagraphs for optics for exoplanet detection with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2007, France</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the Spirit of Bernard Lyot: The Direct Detection of Planets and Circumstellar Disks in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, University of California, Berkeley, CA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -30635,51 +30642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30714,77 +30721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ground-based differential imager performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baudoz C. Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30873,51 +30880,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA Voyage 2050 White Paper: Detecting life outside our solar system with a large high-contrast-imaging mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignas Snellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30925,51 +30932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Anglada-Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -31109,51 +31116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE Coronagraph Design Report, PDR document VLT-SPE-SPH-14690-229</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31227,51 +31234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE Coronograph Test Report, PDR document VLT-TRE-SPH-14690-228</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31499,103 +31506,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision astrometric studies in direct imaging with SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -L. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31866,90 +31873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32010,64 +32017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Anglada-Escude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32102,51 +32109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Domain Coronagraphy: Diagnosing the Stripping of AU Mic's Debris Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32246,51 +32253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Armus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bala Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32692,64 +32699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medium-resolution spectrum of the exoplanet HIP 65426 b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32797,90 +32804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the orbit of the possible companion to Beta Pictoris: New deep imaging observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gratadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33356,51 +33363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Limbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slae106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Sanghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beichman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop-Sayson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/add880" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caratti O Garatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ade2db" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Balmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Marino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0615" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portilla-Revelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Skaf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245143" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Schlieder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarron Leisenring" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell Bogat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aced08" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969562v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dicken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Go&#378;dziewski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243862" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458519v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignas Snellen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenworthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrecht" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09803-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohoon Ahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bertrou-Cantou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141514" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141848" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197554v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038914" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khorrami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Clark" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S M Buckner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140668" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432595v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140740" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.3.035004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614415v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Folco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutrey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037961" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012852v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039039" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898999v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kitzmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Heng" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1444" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Folco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pericaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732243" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083224v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ruffio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba43e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296186v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936076" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935044" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145732v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833542" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103864v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935044e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293351v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;zard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac7d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118183v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del Del Burgo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Kennedy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec6a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835603v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Roberge" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/834/2/L12" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268112v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628929" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192840v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731061" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268098v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forgan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rice" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630133" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458091v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauchet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526404" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440694v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628107" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440155v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reggiani" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Meyer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525930" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461964v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hibon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629908" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460536v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beichman" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bryden" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennesson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/817/2/165" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460012v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/816/1/L1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462108v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Kennedy" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matra" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629769" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423109v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Lagage" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682256" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506143v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rameau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525879" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505440v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosset" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Clenet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526554" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422882v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526332" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290082v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424309" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434379v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423564" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547955v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323130" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562186v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wahhaj" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelat" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/792/2/97" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548579v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424479" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559602v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323084" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548589v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usuda" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424581" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612700v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424041" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611969v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Currie" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423839" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525988v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacroix" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forsberg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321126" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533299v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quanz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/772/2/L15" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524254v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220838" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526121v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321255" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135499v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322365" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118423v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007680" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533325v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/776/1/L17" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526126v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321315" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533318v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meshkat" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailey" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/775/2/L40" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529835v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322748" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533330v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/779/2/L26" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900828v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219687" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883899v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118274" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894899v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219187" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00768056v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118346" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875081v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218954" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874747v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Traub" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9290-5" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899585v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219320" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899769v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faherty" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219446" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722142v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bendjoya" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerri" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9219-4" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G58XBQP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438077v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berton" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antichi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verinaud" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016413" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612375v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apai" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016224" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722156v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daban" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9220-y" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8PLQWNJ1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624338v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aller-Carpentier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorrer" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18529.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495979v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pietu" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913292" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118208v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buenzli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015799" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438940v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015351" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631965v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P. Quanz" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Meyer" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Kenworthy" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. V. Girard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kasper" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631911v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631856v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187187" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473289v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16916.x" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479940v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912098" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479868v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Antichi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele G. Gratton" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo U. Claudi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/2/1042" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479873v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811067" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00391884v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9129-2" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398500v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079294" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398260v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riaud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065232" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009549v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009542v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Augereau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanh" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081158v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarquis" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labeyrie" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005424v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079533v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000227" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838445v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Folco" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutrey" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Wen Tang" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilloteau" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-313" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239318v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matter" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tabone" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7436167" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445143v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358408v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3356290" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039877v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358406v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Grady" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wisniewski" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Schneider" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Gaspar" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab65bb" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118136v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313277" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358407v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118437v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banas" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Girard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231703" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118414v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055535" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118417v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055549" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118395v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927099" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118209v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857194" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118211v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornia" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mugnier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggenberger" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856404" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118214v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856701" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118203v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789300" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118202v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hill" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Origne" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789786" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417147v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417148v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wildi" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417146v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417140v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudrand" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083081v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz C. Cavarroc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Beuzit" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009884" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282393v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03821312v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorrer" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aller-Carpentier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E. Kasper" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417155v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daban" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co-Authors Luan" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417154v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445893v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ygouf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarron Michael Leisenring" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Ressler" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582382v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ren" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dong" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Van Holstein" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ruffio" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Calvin" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033717v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escude" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039888v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Wisniewski" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henry Debes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Grady" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033768v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Armus" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Balasubramanian" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellini" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487756v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop Sayson" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Yung" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039883v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Arnold" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039892v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schneider" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wisniewski" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Debes" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hines" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049013v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Dominique Marleau" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398684v2" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039861v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasdin" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trauger" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Limbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#226;lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slae106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Sanghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beichman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Balmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop-Sayson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/add880" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caratti O Garatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bouwman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ade2db" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Laginja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthews" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leboulleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-025-04417-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Engler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawellek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gratton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;bault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554953" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Balmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf53f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lawson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Marino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kammerer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05140539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Lagrange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilkinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#226;lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaletti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09150-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Voyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Waters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbd46" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achr&#232;ne Dyrek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06849-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stolker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B F M Waters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E van den Ancker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W O Balmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05369278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Venkatesan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blunt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-D. Marleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae0c15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrishmoy Ray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph Sallum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Hinkley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sivaramkrishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cooper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adaeb7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goulas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Galicher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christiaens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portilla-Revelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J Bell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02428-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palma-Bifani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarynn Carter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skemer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Biller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd93e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany E Miles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth A Biller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Patapis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadin Worthen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rickman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acb04a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gardner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Abbott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Abernathy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acd1b5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Wright" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rieke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Glasse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ressler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Garc&#237;a Mar&#237;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/acbe66" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Skaf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245143" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Schlieder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarron Leisenring" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell Bogat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aced08" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969562v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dicken" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gendron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohoon Ahn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bertrou-Cantou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458519v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mesa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gratton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ertel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142219" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zurlo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Go&#378;dziewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazzoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mesa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nogueira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243862" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432566v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignas Snellen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenworthy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrecht" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09803-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Follette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorquera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac4d9b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac77bd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03365088v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stolker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molliere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K Sing" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140749" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03257184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khorrami" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Clark" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S M Buckner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140668" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pantin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#8217;orazi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pacheco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desidera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039601" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delorme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141848" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038914" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhowmik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Kral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140319" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob G. van Holstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bayo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140740" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonavita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoroller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038806" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433162v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stolker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abdb2d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shangguan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141889" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03256369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hunziker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avenhaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040166" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Maire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.7.3.035004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vigan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fontanive" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonavita" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038107" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286624v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039753" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanive" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937290" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Folco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutrey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936641" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagadec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037961" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penzlin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Boekel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038032" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990181v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Maire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molaverdikhani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molli&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037984" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899007v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936828" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898123v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Plas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villenave" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038356" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012852v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039039" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565268v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172004v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kasper" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Kumar Radhakrishnan Santhakumari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom M Herbst" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy van Boekel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039186" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Folco" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pericaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732243" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kitzmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Heng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1444" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083224v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ren" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobing Dong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Holstein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ruffio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba43e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. del Sordo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037594" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037605" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899015v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozua de Boer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. Girard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834989" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918722v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beust" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935044" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02296186v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936076" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Lagrange" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935135" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507627v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit van Der Plas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Orazi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834682" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145732v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833542" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352514v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantalloube" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936764" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118097v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. d'Orazi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0626-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489135v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834687" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335000v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pawellek" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Mo&#243;r" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes K&#243;sp&#225;l" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1971" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103864v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935044e" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheetham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833990" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olofsson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935363" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brandner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145830v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brems" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834112" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352526v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garufi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniucci" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935546" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1662" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388928v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935251" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chauvin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834302" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089766v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sissa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834760" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118134v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832973" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bazzon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Roelfsema" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833620" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118125v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832957" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268538v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheetham" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Bonnefoy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Desidera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832650" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707082v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Boer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2318" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;zard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac7d" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118183v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Del Del Burgo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Kennedy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec6a" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302121v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732077" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318155v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zurlo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Messina" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1809" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473836v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832942" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109775v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731649" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118142v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731624" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079319v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#252;ller" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Keppler" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833584" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267184v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rodet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazzoni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Brandner" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732476" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118098v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigliaco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732332" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900590v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durkan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Lagrange" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832924" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118126v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. van Holstein" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832583" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302430v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832740" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118147v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731426" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301370v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sezestre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732462" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279461v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Danielski" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Baudino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gastaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aae651" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764685v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731003" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678409v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw241" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764682v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmidt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731145" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678389v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molliere" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Maire" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629767" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654654v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629798" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709002v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Biller" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629896" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268112v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628929" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678499v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinilla" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Boer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa94c2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835603v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Wahhaj" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soummer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Roberge" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/834/2/L12" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678405v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Van Boekel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5d68" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678421v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feldt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Maire" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629261" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192840v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731061" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717756v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lagrange" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731152" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649286v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Augereau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527838" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678508v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Schmid" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thalmann" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730846" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678543v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mueller" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630234" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678374v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roelfsema" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629416" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268098v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biller" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forgan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rice" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630133" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458091v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauchet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526404" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440728v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629265" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440164v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caceres" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628196" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440138v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -L. Maire" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526594" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440694v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628107" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839907v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Min" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528039" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323827v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pantin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Augereau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628396" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434357v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Baudino" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526906" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460660v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pueyo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/150" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440700v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Lagrange" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527264" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490537v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526835" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461964v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hibon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629908" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440155v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reggiani" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Meyer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Quanz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525930" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440124v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526465" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460536v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beichman" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bryden" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defr&#232;re" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mennesson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/817/2/165" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460012v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thalmann" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/816/1/L1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440729v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Mulders" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527940" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440705v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629267" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440089v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thalmann" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/828/2/L17" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462108v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Kennedy" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Matra" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629769" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423109v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Lagage" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682256" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505440v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratadour" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosset" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Clenet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526554" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506143v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rameau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525879" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440007v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlov" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salasnich" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Sauvage" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423910" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422882v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526332" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290082v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424309" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434379v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423564" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434380v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15705" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300582v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juhasz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526011" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547955v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mawet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323130" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562186v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wahhaj" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelat" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/792/2/97" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548579v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424479" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559602v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323084" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548589v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usuda" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424581" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548397v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424204" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611969v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Currie" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423839" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612700v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424041" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525988v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacroix" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forsberg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321126" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533299v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quanz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/772/2/L15" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118423v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313007680" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524254v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mordasini" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220838" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526121v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321255" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135499v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322365" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526126v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321315" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533325v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/776/1/L17" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533318v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meshkat" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bailey" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/775/2/L40" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529835v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322748" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533330v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/779/2/L26" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900828v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219687" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883899v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118274" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894899v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219187" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00768056v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118346" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899585v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219320" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875081v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218954" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874747v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Traub" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9290-5" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899769v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faherty" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cruz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219446" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722142v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carbillet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bendjoya" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abe" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerri" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9219-4" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G58XBQP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438077v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berton" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antichi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verinaud" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016413" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612375v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apai" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016224" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722156v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daban" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robbe-Dubois" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9220-y" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8PLQWNJ1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03624338v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aller-Carpentier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasper" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorrer" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18529.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118208v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buenzli" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015799" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495979v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pietu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913292" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438940v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dohlen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015351" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631965v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P. Quanz" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Meyer" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Kenworthy" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien H. V. Girard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kasper" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631911v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631856v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187187" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473289v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16916.x" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479940v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912098" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479868v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Antichi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele G. Gratton" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo U. Claudi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/2/1042" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479873v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811067" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00391884v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beuzit" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9129-2" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398500v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079294" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398260v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riaud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065232" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009549v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009542v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Augereau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanh" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081158v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarquis" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labeyrie" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005424v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079533v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Abe" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000227" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414776v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schreiber" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Diolaiti" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-128" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419706v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-033" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419710v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stadler" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cortecchia" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lombini" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-129" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838445v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Di Folco" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutrey" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Wen Tang" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilloteau" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-313" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239318v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lopez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matter" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tabone" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7436167" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445143v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358408v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3356290" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039877v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358406v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Grady" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wisniewski" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Schneider" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Gaspar" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab65bb" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118136v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313277" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358407v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118437v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banas" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Girard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231703" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118414v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055535" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118417v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055549" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118403v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Feldt" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025562" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118395v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costille" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927099" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118209v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857194" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118211v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornia" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mugnier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggenberger" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856404" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118214v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856701" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118203v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carbillet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789300" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118202v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saisse" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hill" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Origne" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789786" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417147v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417146v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376399v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417148v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wildi" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417140v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudrand" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousset" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417015v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083081v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudoz C. Cavarroc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Beuzit" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921306009884" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282393v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03821312v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martinez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorrer" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aller-Carpentier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus E. Kasper" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417155v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daban" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co-Authors Luan" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417154v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844577v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rigby" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Perrin" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcelwain" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kimble" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Friedman" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445135v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445893v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ygouf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarron Michael Leisenring" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Ressler" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582382v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ren" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dong" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Van Holstein" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ruffio" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Calvin" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033717v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escude" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039888v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Wisniewski" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henry Debes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Grady" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033768v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa P. Bailey" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Armus" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala Balasubramanian" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellini" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487756v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Llop Sayson" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Yung" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039883v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Arnold" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039892v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schneider" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wisniewski" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Debes" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hines" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049013v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petrus" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Dominique Marleau" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398684v2" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325433v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039861v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasdin" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trauger" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>