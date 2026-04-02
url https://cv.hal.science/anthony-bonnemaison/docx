--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anthony Bonnemaison </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attaché Temporaire d'Enseignement et de Recherche (ATER) en philosophie ancienne (Université Grenoble Alpes, IPhiG)</w:t>
+        <w:t xml:space="preserve">Maître de conférences en philosophie ancienne à l'Université Grenoble Alpes.Laboratoire IPhiG / UFR Arsh.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -162,1238 +162,1307 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche littéraire et dramatique des dialogues de Platon</w:t>
+                <w:t xml:space="preserve">Aristote-Platon : aux origines de la distinction entre mémoire et imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 181, pp.9-24</w:t>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 151 (1), pp.11-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288297v1</w:t>
+                <w:t xml:space="preserve">hal-05553788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ἐριστικός, ἐριστική, ἐριστικῶς dans les dialogues de Platon</w:t>
+                <w:t xml:space="preserve">Compte rendu: Monique Dixsaut, Platon. Le Sophiste, Introduction, traduction (texte grec en regard), notes et commentaire, Paris, Vrin, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.27-56</w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.615-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288316v1</w:t>
+                <w:t xml:space="preserve">hal-05288275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: Daniela P. Taormina, Plotin. Traité 41. Sur la sensation et la mémoire, Introduction, traduction, commentaire et notes, Paris, Vrin, 2022</w:t>
+                <w:t xml:space="preserve">L’approche littéraire et dramatique des dialogues de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.625-627</w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288282v1</w:t>
+                <w:t xml:space="preserve">hal-05288297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: Monique Dixsaut, Platon. Le Sophiste, Introduction, traduction (texte grec en regard), notes et commentaire, Paris, Vrin, 2022</w:t>
+                <w:t xml:space="preserve">Ἐριστικός, ἐριστική, ἐριστικῶς dans les dialogues de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.615-617</w:t>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.27-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288275v1</w:t>
+                <w:t xml:space="preserve">hal-05288316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delcomminette, Platon. Philèbe, Introduction, traduction (texte grec en vis-à-vis) et commentaire, Paris, Vrin, 2022</w:t>
+                <w:t xml:space="preserve">Compte rendu: Daniela P. Taormina, Plotin. Traité 41. Sur la sensation et la mémoire, Introduction, traduction, commentaire et notes, Paris, Vrin, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 124, pp.557-559. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 126, pp.625-627</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046349v1</w:t>
+                <w:t xml:space="preserve">hal-05288282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La République en petits caractères (République II, 368c-376c)</w:t>
+                <w:t xml:space="preserve">Sylvain Delcomminette, Platon. Philèbe, Introduction, traduction (texte grec en vis-à-vis) et commentaire, Paris, Vrin, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/tc8m⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.557-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.244.0557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04660900v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does ‘to know something’ mean? Plato and Wittgenstein on the grammar of knowledge</w:t>
+                <w:t xml:space="preserve">La République en petits caractères (République II, 368c-376c)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal for the Philosophy of Language, Mind and the Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30687/Jolma/2723-9640/2022/01/000⟩</w:t>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/tc8m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660757v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Nicholas D. S mith , Socrates on self-improvement : knowledge, virtue, and happiness , Cambridge, Cambridge University Press, 2021, XIX-182 p.</w:t>
+                <w:t xml:space="preserve">What does ‘to know something’ mean? Plato and Wittgenstein on the grammar of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rmm.224.0591⟩</w:t>
+              <w:t xml:space="preserve">The Journal for the Philosophy of Language, Mind and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/Jolma/2723-9640/2022/01/000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04661536v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: J. Moss, Plato’s Epistemology. Being and Seeming</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Nicholas D. S mith , Socrates on self-improvement : knowledge, virtue, and happiness , Cambridge, Cambridge University Press, 2021, XIX-182 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesplatoniciennes.2603⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 116 (4), pp.591-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.224.0591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661545v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: James Warren , Regret : a study in ancient moral psychology , Oxford, Oxford University Press, 2022, xi -194 p.</w:t>
+                <w:t xml:space="preserve">Compte rendu: J. Moss, Plato’s Epistemology. Being and Seeming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rmm.224.0597⟩</w:t>
+              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesplatoniciennes.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661533v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: &amp;quot;L'animal moral&amp;quot;. À propos de : Pierre-Marie Morel, La nature et le bien. L’éthique d’Aristote et la question naturaliste, Peeters</w:t>
+                <w:t xml:space="preserve">Compte rendu: James Warren , Regret : a study in ancient moral psychology , Oxford, Oxford University Press, 2022, xi -194 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.597-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.224.0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661542v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophical Curriculum and Lawlessness in the Republic</w:t>
+                <w:t xml:space="preserve">Compte rendu: &amp;quot;L'animal moral&amp;quot;. À propos de : Pierre-Marie Morel, La nature et le bien. L’éthique d’Aristote et la question naturaliste, Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04656030v1</w:t>
+                <w:t xml:space="preserve">hal-04661542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philosophical Curriculum and Lawlessness in the Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René de Nicolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.375-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/20512996-12340339⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.420-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660840v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: Emmanuelle Jouët-Pastré, Le plaisir à l’épreuve de la pensée. Lecture du Protagoras, du Gorgias et du Philèbe de Platon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreword: Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Nicolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosant.3477⟩</w:t>
+              <w:t xml:space="preserve">Polis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.375-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04661530v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu: Emmanuelle Jouët-Pastré, Le plaisir à l’épreuve de la pensée. Lecture du Protagoras, du Gorgias et du Philèbe de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.285-287. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.3477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">République VII 537d-539d : un cas de schizophrénie socratique ? Réponse à un article de L.-A. Dorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tome XXXVII (1), pp.27-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpha.371.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1403,625 +1472,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Second Serious Critique of Protagoras: Examination or Subversion of the Sophist’s Apology? (171d-179b)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Symposium Platonicum « Plato’s Theaetetus »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beatriz Bossi, May 2025, Madrid &amp; Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éristiques, l’Anonyme et le règne de la doxa dans l’Euthydème de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire (et penser) avec la doxa dans les dialogues de Platon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Renaut; Nicolas Le Merrer, Sep 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
+                <w:t xml:space="preserve">Mémoire et imagination, de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151 (1), 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René De Nicolay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05046369v1</w:t>
+                <w:t xml:space="preserve">hal-05553781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platon et les peintures de l'âme</w:t>
+                <w:t xml:space="preserve">Le philosophe entre chien et loup. Platon et le risque de la sophistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric Zernik (dir.). </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Vrin, 2025, 978-2-7116-3239-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660888v1</w:t>
+                <w:t xml:space="preserve">hal-05553756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René De Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polis: The Journal for Ancient Greek and Roman Political Thought. Brill, 38 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers mots, Les cahiers philosophiques: Le style de Platon, 181, 2025, p. 111-130</w:t>
+                <w:t xml:space="preserve">Platon et les peintures de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Zernik (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2023, 9782350309279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.181.0112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05288310v1</w:t>
+                <w:t xml:space="preserve">hal-04660888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les premiers mots, Les cahiers philosophiques: Le style de Platon, 181, 2025, p. 111-130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.181.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosopher et ses dangers : enquête sur la difficile démarcation du philosophe et de ses contrefaçons sophistiques dans les dialogues de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Paris sciences et lettres, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPSLE037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04578348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2089,51 +2321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98780C5B"/>
+    <w:nsid w:val="3C799B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2320,51 +2552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bonnemaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6672-8596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273614568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tc8m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Jolma/2723-9640/2022/01/000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.2603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Nicolay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3477" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.371.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Nicolay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLE037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bonnemaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6672-8596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273614568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tc8m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Jolma/2723-9640/2022/01/000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.2603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Nicolay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.371.0027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Nicolay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLE037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>