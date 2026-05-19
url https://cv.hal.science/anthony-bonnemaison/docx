--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -338,165 +338,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche littéraire et dramatique des dialogues de Platon</w:t>
+                <w:t xml:space="preserve">Ἐριστικός, ἐριστική, ἐριστικῶς dans les dialogues de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 181, pp.9-24</w:t>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.27-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288297v1</w:t>
+                <w:t xml:space="preserve">hal-05288316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ἐριστικός, ἐριστική, ἐριστικῶς dans les dialogues de Platon</w:t>
+                <w:t xml:space="preserve">L’approche littéraire et dramatique des dialogues de Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.27-56</w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288316v1</w:t>
+                <w:t xml:space="preserve">hal-05288297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu: Daniela P. Taormina, Plotin. Traité 41. Sur la sensation et la mémoire, Introduction, traduction, commentaire et notes, Paris, Vrin, 2022</w:t>
               </w:r>
@@ -709,269 +709,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does ‘to know something’ mean? Plato and Wittgenstein on the grammar of knowledge</w:t>
+                <w:t xml:space="preserve">Compte rendu: J. Moss, Plato’s Epistemology. Being and Seeming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal for the Philosophy of Language, Mind and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, </w:t>
+              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/Jolma/2723-9640/2022/01/000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesplatoniciennes.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660757v1</w:t>
+                <w:t xml:space="preserve">hal-04661545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Nicholas D. S mith , Socrates on self-improvement : knowledge, virtue, and happiness , Cambridge, Cambridge University Press, 2021, XIX-182 p.</w:t>
+                <w:t xml:space="preserve">What does ‘to know something’ mean? Plato and Wittgenstein on the grammar of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 116 (4), pp.591-593. </w:t>
+              <w:t xml:space="preserve">The Journal for the Philosophy of Language, Mind and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.224.0591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30687/Jolma/2723-9640/2022/01/000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661536v1</w:t>
+                <w:t xml:space="preserve">hal-04660757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu: J. Moss, Plato’s Epistemology. Being and Seeming</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Nicholas D. S mith , Socrates on self-improvement : knowledge, virtue, and happiness , Cambridge, Cambridge University Press, 2021, XIX-182 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes platoniciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, </w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 116 (4), pp.591-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesplatoniciennes.2603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.224.0591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661545v1</w:t>
+                <w:t xml:space="preserve">hal-04661536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu: James Warren , Regret : a study in ancient moral psychology , Oxford, Oxford University Press, 2022, xi -194 p.</w:t>
               </w:r>
@@ -1106,209 +1106,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophical Curriculum and Lawlessness in the Republic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreword: Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Nicolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.420-435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/20512996-12340343⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.375-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04656030v1</w:t>
+                <w:t xml:space="preserve">hal-04660840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philosophical Curriculum and Lawlessness in the Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René de Nicolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.375-378. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.420-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/20512996-12340339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660840v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu: Emmanuelle Jouët-Pastré, Le plaisir à l’épreuve de la pensée. Lecture du Protagoras, du Gorgias et du Philèbe de Platon</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legislation and Lawgiving: Philosophical Perspectives on Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonnemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René De Nicolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2321,51 +2321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C799B9A"/>
+    <w:nsid w:val="6DC51DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bonnemaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6672-8596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273614568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tc8m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Jolma/2723-9640/2022/01/000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.2603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Nicolay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.371.0027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Nicolay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLE037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-bonnemaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6672-8596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273614568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnemaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.244.0557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tc8m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesplatoniciennes.2603" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Jolma/2723-9640/2022/01/000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.224.0597" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Nicolay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.371.0027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Nicolay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.181.0112" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLE037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>