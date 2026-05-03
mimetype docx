--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4669 +234,4803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging of a mesoscale eddy into the Lofoten Vortex in the Norwegian Sea captured by an ocean glider and SWOT observations</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Damerell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilker Fer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-2763-2025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480203v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient estimation in the Peruvian upwelling system based on a neural network approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristhian Asto</w:t>
+                <w:t xml:space="preserve">Merging of a mesoscale eddy into the Lofoten Vortex in the Norwegian Sea captured by an ocean glider and SWOT observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Damerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1558747⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.2763-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2763-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266874v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Costa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Regina de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating oceanic physics-driven vertical velocities in a wind-influenced coastal environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient estimation in the Peruvian upwelling system based on a neural network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Cristhian Asto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Comby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-2829-2025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1558747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377296v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Restratification Processes Control Mixed Layer Turbulence and Phytoplankton Growth in a Deep Convection Region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating oceanic physics-driven vertical velocities in a wind-influenced coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Merckelbach</w:t>
+                <w:t xml:space="preserve">Maxime Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gl107336⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.2829-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2829-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650283v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensus-based, revised and comprehensive catalogue for Mediterranean water masses acronyms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), pp.783-791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12681/mms.38736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Restratification Processes Control Mixed Layer Turbulence and Phytoplankton Growth in a Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fuchs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Comby</w:t>
+                <w:t xml:space="preserve">Mariana Miracca-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Becherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Merckelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gl107336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03948246v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737256v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03948246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending drifters and altimetric data to estimate surface currents: Application in the Levantine Mediterranean and objective validation with different data types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Fifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 166, pp.101850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Glenn</w:t>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279851v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad De Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3‐D Structure of Mesoscale Eddies in the Lofoten Basin of the Norwegian Sea: A Composite Analysis From Altimetry and In Situ Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikita Sandalyuk</w:t>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JC016331⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968293v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally Forced Lee Waves Drive Turbulent Mixing Along the Arctic Ocean Margins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 3‐D Structure of Mesoscale Eddies in the Lofoten Basin of the Norwegian Sea: A Composite Analysis From Altimetry and In Situ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Rippeth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikita Sandalyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Belonenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), pp.e2020JC016331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968286v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norwegian Atlantic Slope Current along the Lofoten Escarpment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tidally Forced Lee Waves Drive Turbulent Mixing Along the Arctic Ocean Margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rippeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-2020-15⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (16), pp.e2020GL088083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928480v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Structure and Seasonality of the Norwegian Atlantic Front Current Along the Mohn Ridge From Repeated Glider Transects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Norwegian Atlantic Slope Current along the Lofoten Escarpment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilker Fer</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Dugstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084723⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.685-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-2020-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563139v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical controls on the longevity of a non-linear vortex : The case of the Lofoten Basin Eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Søiland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-49599-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad de Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean Structure and Seasonality of the Norwegian Atlantic Front Current Along the Mohn Ridge From Repeated Glider Transects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (22), pp.13170-13179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374058v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantic Water Transformation Along Its Poleward Pathway Across the Nordic Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Søiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rossby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (9), pp.6428-6448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissipation of kinetic energy in the Lofoten Basin Eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (6), pp.1299-1316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JPO-D-17-0244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overturning the Mediterranean Thermohaline Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Spall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (16), pp.8407-8415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GL078502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630431v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine J. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lofoten Basin eddy: Three years of evolution as observed by Seagliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lusha Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Arild Orvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Magnus Buvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (8), pp.6814-6834. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+                <w:t xml:space="preserve">hal-01504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Herrmann</w:t>
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01504492v1</w:t>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4906,3402 +5040,3402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic Fine-Scale Circulation and Nutricline: Unveiling Uncertainty and Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milad Fakhri</w:t>
+                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725926v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725901v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Menna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Joel</w:t>
+                <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725904v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Geara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725903v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasts in turbulent vertical fluxes of nutrients across the permanent Lofoten Basin Eddy in the Nordic Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03952247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrographical and dynamical reconstruction of the Warm Core Cyprus Eddy from gliders data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of water masses variability in the Mediterranean Sea using in-situ data / NEMO-Med12 model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-platform observation of submesoscale vortices formed by deep vertical mixing: characterization and role for the general circulation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139232v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139207v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139201v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Marmain</w:t>
+                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139224v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139536v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920696v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920704v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
+                <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920695v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
+                <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920702v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8311,154 +8445,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8468,777 +8602,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutricline at Regional and Fine scales: A Case Study in The Northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">High-Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper-Ocean Heat Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly De Marez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Pallàs-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Buniak</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Tenreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394000v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper-Ocean Heat Content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enric Pallàs-Sanz</w:t>
+                <w:t xml:space="preserve">Near-inertial wave trapping inside a fine-scale anticyclonic eddy during the BioSWOT-Med 2023 cruise: turbulence and energy flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Tenreiro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415819v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-inertial wave trapping inside a fine-scale anticyclonic eddy during the BioSWOT-Med 2023 cruise: turbulence and energy flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Rolland</w:t>
+                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutricline at Regional and Fine scales: A Case Study in The Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354624v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Process Cruise 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trygve Fossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2/2020, The Nansen Legacy Report Series. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Mixing Process Study 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] The Nansen Legacy Report Series. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9248,114 +9382,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation générale et couplage physique-biogéochimie à (sous-)mésoéchelle en Méditerranée Nord-occidentale à partir de données in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océanographie. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01290457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9502,51 +9636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Damerell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2763-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1558747" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bensi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.38736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Sandalyuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Belonenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016331" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Koenig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozlov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rippeth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dugstad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084723" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik S&#248;iland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49599-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rossby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0244.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusha Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Arild Orvik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Magnus Buvik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012982" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5808" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968315v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nilsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Fossum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066451" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Damerell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2763-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1558747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bensi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.38736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Sandalyuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Belonenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016331" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozlov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostrowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rippeth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dugstad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik S&#248;iland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49599-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084723" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rossby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0244.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusha Yu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Arild Orvik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Magnus Buvik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012982" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nilsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Fossum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066451" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>