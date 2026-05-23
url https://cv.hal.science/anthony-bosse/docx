--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,4971 +66,5373 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐Inertial Wave Trapping Inside a Fine‐Scale Anticyclonic Eddy During the BioSWOT‐Med 2023 Cruise: Turbulence and Energy Flux</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Rolland</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">Louise Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 131 (3), pp.e2025JC022984. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JC022984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542755v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">High‐Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper‐Ocean Heat Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
+                <w:t xml:space="preserve">Charly de Marez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Laux</w:t>
+                <w:t xml:space="preserve">Enric Pallàs-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Guilloux</w:t>
+                <w:t xml:space="preserve">Miguel Tenreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL120922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594720v1</w:t>
+                <w:t xml:space="preserve">hal-05621653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging of a mesoscale eddy into the Lofoten Vortex in the Norwegian Sea captured by an ocean glider and SWOT observations</w:t>
+                <w:t xml:space="preserve">Near‐Inertial Wave Trapping Inside a Fine‐Scale Anticyclonic Eddy During the BioSWOT‐Med 2023 Cruise: Turbulence and Energy Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Damerell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-2763-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (3), pp.e2025JC022984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480203v1</w:t>
+                <w:t xml:space="preserve">hal-05542755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutrient Distribution and Fluxes at Regional and Fine Scales: A Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Costa da Silva</w:t>
+                <w:t xml:space="preserve">A. Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dadou</w:t>
+                <w:t xml:space="preserve">A. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Regina de Macedo</w:t>
+                <w:t xml:space="preserve">A. Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL120726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361302v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient estimation in the Peruvian upwelling system based on a neural network approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Meso‐ to Submesoscale Variability of Particulate Carbon Export Captured by a Glider‐Camera System in the Northeast Atlantic During the APERO Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Graco</w:t>
+                <w:t xml:space="preserve">Bruno Zakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1558747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (5), pp.e2025JC023403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025jc023403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266874v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating oceanic physics-driven vertical velocities in a wind-influenced coastal environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging of a mesoscale eddy into the Lofoten Vortex in the Norwegian Sea captured by an ocean glider and SWOT observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Comby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gillian Damerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.2829-2847. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-2829-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.2763-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2763-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus-based, revised and comprehensive catalogue for Mediterranean water masses acronyms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient estimation in the Peruvian upwelling system based on a neural network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
+                <w:t xml:space="preserve">Cristhian Asto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.38736⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1558747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138395v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Restratification Processes Control Mixed Layer Turbulence and Phytoplankton Growth in a Deep Convection Region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Becherer</w:t>
+                <w:t xml:space="preserve">Amine M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Merckelbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Ariane Koch-Larrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Alex Costa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Regina de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gl107336⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650283v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimating oceanic physics-driven vertical velocities in a wind-influenced coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.2829-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2829-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03948246v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rapid Restratification Processes Control Mixed Layer Turbulence and Phytoplankton Growth in a Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Miracca-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Becherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Merckelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gl107336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737256v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blending drifters and altimetric data to estimate surface currents: Application in the Levantine Mediterranean and objective validation with different data types</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consensus-based, revised and comprehensive catalogue for Mediterranean water masses acronyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Fifani</w:t>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101850⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.38736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329128v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03948246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Levantine Intermediate Water in the western Mediterranean and its interactions with the Algerian Gyres: insights from 60 years of observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Scott Glenn</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.937-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-18-937-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279851v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Blending drifters and altimetric data to estimate surface currents: Application in the Levantine Mediterranean and objective validation with different data types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Fifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.101850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3‐D Structure of Mesoscale Eddies in the Lofoten Basin of the Norwegian Sea: A Composite Analysis From Altimetry and In Situ Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JC016331⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968293v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally Forced Lee Waves Drive Turbulent Mixing Along the Arctic Ocean Margins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Rippeth</w:t>
+                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad De Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088083⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968286v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norwegian Atlantic Slope Current along the Lofoten Escarpment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-2020-15⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928480v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical controls on the longevity of a non-linear vortex : The case of the Lofoten Basin Eddy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The 3‐D Structure of Mesoscale Eddies in the Lofoten Basin of the Norwegian Sea: A Composite Analysis From Altimetry and In Situ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Sandalyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henrik Søiland</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Belonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49599-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), pp.e2020JC016331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563143v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">Tidally Forced Lee Waves Drive Turbulent Mixing Along the Arctic Ocean Margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rippeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (16), pp.e2020GL088083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Structure and Seasonality of the Norwegian Atlantic Front Current Along the Mohn Ridge From Repeated Glider Transects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Norwegian Atlantic Slope Current along the Lofoten Escarpment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilker Fer</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Dugstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084723⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.685-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-2020-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563139v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic Water Transformation Along Its Poleward Pathway Across the Nordic Seas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mean Structure and Seasonality of the Norwegian Atlantic Front Current Along the Mohn Ridge From Repeated Glider Transects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rossby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014147⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (22), pp.13170-13179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563198v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dissipation of kinetic energy in the Lofoten Basin Eddy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dynamical controls on the longevity of a non-linear vortex : The case of the Lofoten Basin Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Søiland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-17-0244.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49599-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401785v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overturning the Mediterranean Thermohaline Circulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL078502⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928468v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1179-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing, modelling and understanding the climate variability of the deep water formation in the North-Western Mediterranean Sea</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atlantic Water Transformation Along Its Poleward Pathway Across the Nordic Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Søiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rossby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3295-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (9), pp.6428-6448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374058v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The dissipation of kinetic energy in the Lofoten Basin Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (6), pp.1299-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-17-0244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Overturning the Mediterranean Thermohaline Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Spall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (16), pp.8407-8415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL078502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630945v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630031v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lofoten Basin eddy: Three years of evolution as observed by Seagliders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erik Magnus Buvik</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6814-6834. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC012982⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563211v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630494v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling postconvective submesoscale coherent vortices in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9937-9961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504492v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine J. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
+                <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Convective Plumes Associated With Oceanic Deep Convection in the Northwestern Mediterranean From High Resolution In-Situ Data Collected by Gliders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Lofoten Basin eddy: Three years of evolution as observed by Seagliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lusha Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Arild Orvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Magnus Buvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9814-9826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012633⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6814-6834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630431v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Modeling the intense 2012-2013 dense water formation event in the northwestern Mediterranean Sea: Evaluation with an ensemble simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1297 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep sediment resuspension and thick nepheloid layer generation by open-ocean convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramondenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.2291-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5040,3402 +5442,3402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic Fine-Scale Circulation and Nutricline: Unveiling Uncertainty and Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Joël</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Geara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725901v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maristella Berta</w:t>
+                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725904v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Menna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725903v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Levantine Intermediate Water in the Mediterranean Sea: A Comprehensive Study of Spatial and Temporal Evolution, Climate Change Signals, and Ecosystem Impact.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milad Fakhri</w:t>
+                <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5828⟩</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725926v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasts in turbulent vertical fluxes of nutrients across the permanent Lofoten Basin Eddy in the Nordic Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03952247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of observations and achievements of the MOOSE observatory in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrographical and dynamical reconstruction of the Warm Core Cyprus Eddy from gliders data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of water masses variability in the Mediterranean Sea using in-situ data / NEMO-Med12 model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability (1979-2013) of the North-Western Mediterranean deep water mass formation: past observation reanalysis and coupled ocean-atmosphere high-resolution modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.7429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-platform observation of submesoscale vortices formed by deep vertical mixing: characterization and role for the general circulation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.12224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139201v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Vertical velocities associated with deep open-ocean convection in the Northwestern Mediterranean Sea as indirectly observed by gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forget</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139224v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139536v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Intense Events of Deep Water Formations in the Northwestern Mediterranean over the last five years</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.15217</w:t>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139207v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of anticyclonic and cyclonic Subthermocline Submesoscale Coherent Vortices: a case study in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Upper-Ocean Heat Budget Components from Gliders and Mooring data at the ocean station LION over the recent period (2007-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16049</w:t>
+              <w:t xml:space="preserve">6th EGO meeting and final Symposium of the COST Action ES0904</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139232v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920704v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Interaction of dense dense shelf water cascading and open-sea convection in the Northwestern Mediterranean during winter 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.10889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920695v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Bernardet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920702v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920696v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution monitoring of deep water formations in the north western Mediterranean over the recent period (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8445,154 +8847,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the circulation and characteristics of intermediate water masses of the Mediterranean--implications for cold-water coral habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral reefs in the Mediterranean (CORM) Vol 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8602,777 +9004,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper-Ocean Heat Content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutricline at Regional and Fine scales: A Case Study in The Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Tenreiro</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415819v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-inertial wave trapping inside a fine-scale anticyclonic eddy during the BioSWOT-Med 2023 cruise: turbulence and energy flux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-Resolution Observations Unveil (Sub)Mesoscale Heat Fluxes Shaping Upper-Ocean Heat Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly De Marez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Pallàs-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Tenreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354624v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Circulation Modulating the Nutricline at Regional and Fine scales: A Case Study in The Northwestern Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Near-inertial wave trapping inside a fine-scale anticyclonic eddy during the BioSWOT-Med 2023 cruise: turbulence and energy flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Buniak</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394000v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Process Cruise 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trygve Fossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2/2020, The Nansen Legacy Report Series. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Mixing Process Study 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] The Nansen Legacy Report Series. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9382,114 +9784,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation générale et couplage physique-biogéochimie à (sous-)mésoéchelle en Méditerranée Nord-occidentale à partir de données in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océanographie. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01290457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9636,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Damerell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2763-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1558747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bensi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.38736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Sandalyuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Belonenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016331" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozlov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostrowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rippeth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dugstad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik S&#248;iland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49599-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084723" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rossby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0244.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusha Yu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Arild Orvik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Magnus Buvik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012982" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nilsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Fossum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066451" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly de Marez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tenreiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL120922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jo&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doglioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buniak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL120726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jc023403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Damerell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2763-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1558747" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Miracca-Lage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Becherer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Merckelbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl107336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bensi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.38736" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03737256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-937-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Sandalyuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Belonenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016331" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Koenig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozlov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostrowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rippeth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dugstad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2020-15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084723" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik S&#248;iland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49599-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01374058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3295-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rossby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-17-0244.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012633" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012114" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusha Yu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Arild Orvik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Magnus Buvik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012982" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012437" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01489691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc012062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Geara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5828" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5808" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287923v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Ruiz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175941v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139207v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139201v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly De Marez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nilsen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Fossum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066451" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>