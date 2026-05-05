--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1708,51 +1708,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
+                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
@@ -1787,97 +1787,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
+                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
+                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
@@ -1912,82 +1921,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
+                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Src-like adaptor protein regulates PDGF-induced actin dorsal ruffles in a c-Cbl-dependent manner.</w:t>
               </w:r>
@@ -2097,408 +2097,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Expression of Ankyrin Domain Genes in Wolbachia Variants Infecting the Mosquito Culex pipiens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tyrosine kinase Abl is required for Src-transforming activity in mouse fibroblasts and human breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00142-07⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (52), pp.7313-7323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00424353v1</w:t>
+                <w:t xml:space="preserve">hal-00189107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tyrosine kinase Abl is required for Src-transforming activity in mouse fibroblasts and human breast cancer cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Roche</w:t>
+                <w:t xml:space="preserve">Evolution of the Rho Family of Ras-Like GTPases in Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210543⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (1), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189107v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Rho Family of Ras-Like GTPases in Eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability and Expression of Ankyrin Domain Genes in Wolbachia Variants Infecting the Mosquito Culex pipiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Pierre Echaubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Faure</w:t>
+                <w:t xml:space="preserve">Arnaud Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Berticat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (1), pp.203-216. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (12), pp.4442-4448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00142-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267395v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00424353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Annotation using Tandem SAGE Tags</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Riedel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Reboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23468-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03251471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07289-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11352.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01390470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-016-0112-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boureux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sirvent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1211011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00142-07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210543" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267395v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lacronique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mauchauff&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V95.6.2076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Quang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.1.69" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Commes-Maerten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Sennaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Riedel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Reboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23468-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03251471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07289-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11352.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01390470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-016-0112-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boureux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sirvent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1211011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267395v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00142-07" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lacronique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mauchauff&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V95.6.2076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Quang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.1.69" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Commes-Maerten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Sennaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>