--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1708,51 +1708,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
+                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
@@ -1787,106 +1787,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
+                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
+                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
@@ -1921,73 +1912,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Src-like adaptor protein regulates PDGF-induced actin dorsal ruffles in a c-Cbl-dependent manner.</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Riedel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Reboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23468-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03251471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07289-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11352.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01390470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-016-0112-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boureux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sirvent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1211011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267395v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00142-07" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lacronique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mauchauff&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V95.6.2076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Quang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.1.69" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Commes-Maerten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Sennaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Riedel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Reboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23468-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03251471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07289-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03396129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouckenheimer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sansac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Audoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumeunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11352.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Hou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01390470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13040-016-0112-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boureux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sirvent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1211011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267395v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00142-07" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lacronique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mauchauff&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V95.6.2076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Jousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Quang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.1.69" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Commes-Maerten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Sennaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>