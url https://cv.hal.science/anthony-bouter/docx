--- v0 (2026-03-06)
+++ v1 (2026-05-24)
@@ -1009,291 +1009,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin-A6 in Membrane Repair of Human Skeletal Muscle Cell: A Role in the Cap Subdomain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sisareuth Tan</w:t>
+                <w:t xml:space="preserve">The unprecedented membrane deformation of the human nuclear envelope, in a magnetic field, indicates formation of nuclear membrane invaginations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Dazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Applebee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9071742⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61746-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884476v1</w:t>
+                <w:t xml:space="preserve">inserm-02537870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unprecedented membrane deformation of the human nuclear envelope, in a magnetic field, indicates formation of nuclear membrane invaginations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Morvan</w:t>
+                <w:t xml:space="preserve">Annexin-A6 in Membrane Repair of Human Skeletal Muscle Cell: A Role in the Cap Subdomain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisareuth Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.5147. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61746-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9071742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02537870v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Membrane Repair in Single Cells Using Correlative Light and Electron Microscopy</w:t>
               </w:r>
@@ -1390,307 +1390,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the functional properties and subcellular localization of alpha human and rainbow trout estrogen receptors within a unique yeast cellular context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annexin-A5 promotes membrane resealing in human trophoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carmeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bouter</w:t>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Goff</w:t>
+                <w:t xml:space="preserve">Laurent Plawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.01.007⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (9), pp.2033-2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116399v1</w:t>
+                <w:t xml:space="preserve">inserm-02440430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin-A5 promotes membrane resealing in human trophoblasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Carmeille</w:t>
+                <w:t xml:space="preserve">Investigation of the functional properties and subcellular localization of alpha human and rainbow trout estrogen receptors within a unique yeast cellular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mulner-Lorillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Gounou</w:t>
+                <w:t xml:space="preserve">Xavier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.12.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of vitellogenin genes expression by sequences derived from transposable elements in rainbow trout.</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na d'Agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rassinoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.30662" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gounou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siegfried" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hart&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05049-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Croissant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gounou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisareuth Tan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carmeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Br&#233;vart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Couderc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Aouache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071742" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Applebee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61746-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.55" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.01.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HGXZCV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.12.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mouchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2010.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dransart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H323V0XX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosario-Amorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaboyard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717027k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-51NP03XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lahaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370206777670558" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05304162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchablon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Derieppe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rouyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na d'Agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Rassinoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gounou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.30662" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gounou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rouyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siegfried" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hart&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-05049-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202200110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Croissant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gounou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisareuth Tan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carmeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Br&#233;vart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Couderc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Aouache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02537870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Applebee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61746-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpcb.55" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.12.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HGXZCV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mouchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2010.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dransart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Johannes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H323V0XX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosario-Amorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nlate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaboyard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717027k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-51NP03XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lahaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370206777670558" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05304162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchablon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Puginier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Derieppe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rouyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>