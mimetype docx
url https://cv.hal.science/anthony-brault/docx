--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -382,282 +382,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud (1894-1899) : d’une étiologie organico-sexuelle à la découverte de l’infantile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.187-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284550v1</w:t>
+                <w:t xml:space="preserve">hal-05553318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescence dans l’œuvre de S. Freud (1894-1899) : d’une étiologie organico-sexuelle à la découverte de l’infantile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bonnichon</w:t>
+                <w:t xml:space="preserve">Implementing Choral Singing in the School Curriculum to Foster Oral Skills and Self-Esteem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20592043251369986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553318v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tréfonds de la voix hallucinée</w:t>
               </w:r>
@@ -1265,222 +1265,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite sirène : de la voix de l’enfance à la voix génitale</w:t>
+                <w:t xml:space="preserve">Accueillir, évaluer et orienter les familles des jeunes adolescents au Relais étudiants-lycéens de la clinique médico-pédagogique Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mora-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nrea.006.0067⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 236 (2), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.236.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782682v1</w:t>
+                <w:t xml:space="preserve">hal-03782670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir, évaluer et orienter les familles des jeunes adolescents au Relais étudiants-lycéens de la clinique médico-pédagogique Dupré</w:t>
+                <w:t xml:space="preserve">La petite sirène : de la voix de l’enfance à la voix génitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 236 (2), pp.17-30. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La pop culture dans la cure de l’adolescent, 6, pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.236.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nrea.006.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782670v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fondements mythologiques de la musique dans les théories (pubertaires) du musicothérapeute</w:t>
               </w:r>
@@ -1616,438 +1616,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer avec son corps sonore et en explorer les limites à l'adolescence</w:t>
+                <w:t xml:space="preserve">La musicothérapie analytique de groupe : un dispositif thérapeutique pour les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gruppo : Omogeneità e differenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783391v1</w:t>
+                <w:t xml:space="preserve">hal-03783469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux limites de l’entendable : la violence sonore pubertaire</w:t>
+                <w:t xml:space="preserve">La musique, le groupe et la musicothérapie analytique de groupe à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Funzionne Gamma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783400v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité sonore à l’adolescence. Essai théorico-clinique sur le traitement psychique des expériences du corps sonore à l’adolescence</w:t>
+                <w:t xml:space="preserve">Jouer avec son corps sonore et en explorer les limites à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 85 (1), pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.085.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03783457v1</w:t>
+                <w:t xml:space="preserve">hal-03783391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique, le groupe et la musicothérapie analytique de groupe à l’adolescence</w:t>
+                <w:t xml:space="preserve">Aux limites de l’entendable : la violence sonore pubertaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funzionne Gamma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T.38 (1), pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.105.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783486v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musicothérapie analytique de groupe : un dispositif thérapeutique pour les adolescents</w:t>
+                <w:t xml:space="preserve">L’identité sonore à l’adolescence. Essai théorico-clinique sur le traitement psychique des expériences du corps sonore à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gruppo : Omogeneità e differenze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.269-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2020.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783469v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grosse voix qui ne peut se faire entendre : méandres dans les remaniements de l'identité sonore à l'adolescence</w:t>
               </w:r>
@@ -2810,64 +2810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,77 +3209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des processus de changement chez des collégiens participant à un projet pédagogique innovant de pratiques psychocorporelles et de chant choral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,64 +3343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3552,77 +3552,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psychocorporelle du projet EVE (Exister avec la Voix Ensemble) au collège : enjeux et effets dans l'accompagnement du développement de l'adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haya Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Kyung Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Lecourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Duperret-Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Tabery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthoula Dakovanou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.082.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.008.0159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.11.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.11.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.006.0067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mora-Oger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.3207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.854.0835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.085.0092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.073.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.102.0319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.109.0031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Donini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Kyung Yi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Giuily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.houss.2023.01.0037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houssier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya Haidar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Guinard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251369986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.113.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Lecourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Duperret-Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Tabery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthoula Dakovanou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.082.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.008.0159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.11.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.11.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mora-Oger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.006.0067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.3207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.854.0835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.085.0092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.073.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.102.0319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.109.0031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Donini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Kyung Yi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Giuily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.houss.2023.01.0037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03904179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>