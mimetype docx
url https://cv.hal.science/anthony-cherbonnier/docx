--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -66,1003 +66,1262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+                <w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+                <w:t xml:space="preserve">Sacha Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+                <w:t xml:space="preserve">hal-05554710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People follow emotion display rules when choosing emoticons on social media</w:t>
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genavee Brown</w:t>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Research Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579650v1</w:t>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579645v1</w:t>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">People follow emotion display rules when choosing emoticons on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
+              <w:t xml:space="preserve">Communication Research Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08824096.2024.2318040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972296v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recognition of emotions conveyed by emoticons and emojis: A systematic literature review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology, Mind, and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/tmb0000067⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652665v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recognition of Emotions Beyond Facial Expressions: Comparing Emoticons Specifically Designed to Convey Basic Emotions with Other Modes of Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2021.106689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03111523v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The recognition of emotions conveyed by emoticons and emojis: A systematic literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology, Mind, and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/tmb0000067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Recognition of Emotions Beyond Facial Expressions: Comparing Emoticons Specifically Designed to Convey Basic Emotions with Other Modes of Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2021.106689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03111523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can tablet apps support the learning of handwriting? An investigation of learning outcomes in kindergarten classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Le Magadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2020.103831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,745 +1331,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la présence socio-cognitive en e-Formation : élaboration et validation psychométrique de l’échelle EMPSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CIA5 – Dispositifs, plateformes et environnements numériques de formation : où en est-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Apr 2026, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les émotions sont mieux reconnues à partir d’émoticônes que d’expressions faciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02293723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When people recognize emotions with emoticons better than facial expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASP Meeting: Interpersonal Relationships and Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02293717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sur la reconnaissance des émotions à partir d’émoticônes pour une implémentation sur une webradio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Doctoral International de l’Education et de la Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1820,624 +2079,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses préalables à l’implémentation d’émoticônes sur une webradio : un feedback émotionnel pour l’engagement des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de rentrée de l’Ecole Doctorale ELICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses préalables à l’implémentation d’émoticônes sur une webradio : un feedback émotionnel pour l’engagement des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">second colloque scientifique e-FRAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif : la webradio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée du Loustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">premier colloque scientifique e-FRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343672v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif : la webradio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">premier colloque scientifique e-FRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">journée du Loustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des émotions à partir d’émoticônes graphiques : des recherches expérimentales à l’étude des usages sur une webradio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021REN20005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03282129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2584,51 +2693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2024.2318040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03652665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tmb0000067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2021.106689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03282129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2024.2318040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03652665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tmb0000067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2021.106689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03282129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>