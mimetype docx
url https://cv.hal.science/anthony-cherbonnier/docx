--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -727,291 +727,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972296v1</w:t>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recognition of emotions conveyed by emoticons and emojis: A systematic literature review.</w:t>
               </w:r>
@@ -2251,191 +2251,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif : la webradio</w:t>
+                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">premier colloque scientifique e-FRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">journée du Loustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343667v1</w:t>
+                <w:t xml:space="preserve">hal-03343672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif</w:t>
+                <w:t xml:space="preserve">Travail collaboratif et feedback émotionnel à partir d’un média interactif : la webradio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée du Loustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">premier colloque scientifique e-FRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343672v1</w:t>
+                <w:t xml:space="preserve">hal-03343667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2693,51 +2693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2024.2318040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03652665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tmb0000067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2021.106689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03282129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2024.2318040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03652665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tmb0000067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2021.106689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03282129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>