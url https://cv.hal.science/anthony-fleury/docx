--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -330,412 +330,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC 2024: Recognition of dynamic hand motions molding clay</w:t>
+                <w:t xml:space="preserve">Behavioral patterns in elderly single-person households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Veldhuijzen</w:t>
+                <w:t xml:space="preserve">David Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remco Veltkamp</w:t>
+                <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ikne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.104012⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (20), pp.e39069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823611v1</w:t>
+                <w:t xml:space="preserve">hal-04947123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of Community Mobility, Vital Space, and Faller Status in Older Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHREC 2024: Recognition of dynamic hand motions molding clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Veldhuijzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Veltkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Robles Cruz</w:t>
+                <w:t xml:space="preserve">Omar Ikne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Lira Belmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Benjamin Allaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Lam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rossana M Castro Andrade</w:t>
+                <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24237651⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.104012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.104012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947120v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral patterns in elderly single-person households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship of Community Mobility, Vital Space, and Faller Status in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Robles Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Araya</w:t>
+                <w:t xml:space="preserve">Andrea Lira Belmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Taramasco</w:t>
+                <w:t xml:space="preserve">Méline Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Piñeiro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rossana M Castro Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (20), pp.e39069. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (23), pp.7651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24237651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947123v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of postgraduate courses on soft skills: a practical approach</w:t>
               </w:r>
@@ -849,625 +849,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Individualized Curriculum with Decaying Knowledge, a New Hard Problem: Investigation and Recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New incremental SVM algorithms for human activity recognition in smart homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+                <w:t xml:space="preserve">Yala Nawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40593-023-00376-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.13433-13450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-022-03798-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296931v1</w:t>
+                <w:t xml:space="preserve">hal-04251578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New incremental SVM algorithms for human activity recognition in smart homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yala Nawal</w:t>
+                <w:t xml:space="preserve">Fully Individualized Curriculum with Decaying Knowledge, a New Hard Problem: Investigation and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Oussalah</w:t>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Fergani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (10), pp.13433-13450. </w:t>
+              <w:t xml:space="preserve">International Journal of Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12652-022-03798-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40593-023-00376-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251578v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single supervised learning model to detect fake access points, frequency sweeping jamming and deauthentication attacks in IEEE 802.11 networks</w:t>
+                <w:t xml:space="preserve">Themed issue on human activity and behaviour computerised models for intelligent environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Amoordon</w:t>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Deniau</w:t>
+                <w:t xml:space="preserve">Guillaume Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100389⟩</w:t>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00779-022-01689-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251587v1</w:t>
+                <w:t xml:space="preserve">hal-03735609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themed issue on human activity and behaviour computerised models for intelligent environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of IEEE 802.11 communications and detection of low power jamming attacks in noncontrolled environment based on a clustering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lopez</w:t>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00779-022-01689-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp 683 - 692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.3045365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735609v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of IEEE 802.11 communications and detection of low power jamming attacks in noncontrolled environment based on a clustering study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A single supervised learning model to detect fake access points, frequency sweeping jamming and deauthentication attacks in IEEE 802.11 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Amoordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp 683 - 692. </w:t>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.3045365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264535v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Innovative Educational Method to Train Students to Agile Approaches in Higher Education: The A.L.P.E.S.</w:t>
               </w:r>
@@ -1717,103 +1717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM Monitoring and classification of IEMI and protocol-based attacks on IEEE 802.11n communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (6), pp.1771-1781. </w:t>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving feature extraction and classification for activity recognition on streaming data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2408,278 +2408,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review Article Mobile Phone-Based Joint Angle Measurement for Functional Assessment and Rehabilitation of Proprioception</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Smartphone Inertial Sensors Measurement for Range of Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mourcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Diot</w:t>
+                <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Franco</w:t>
+                <w:t xml:space="preserve">Frédéric Klopcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.23168-23187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150923168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202321v1</w:t>
+                <w:t xml:space="preserve">hal-01202169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Smartphone Inertial Sensors Measurement for Range of Motion</w:t>
+                <w:t xml:space="preserve">Review Article Mobile Phone-Based Joint Angle Measurement for Functional Assessment and Rehabilitation of Proprioception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mourcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Klopcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.Article ID 328142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202169v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an Incremental SVM Algorithm for On-line Human Recognition from Video Surveillance Using Texture and Color Features</w:t>
               </w:r>
@@ -2795,90 +2795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iBalance-ABF: a Smartphone-Based Audio-Biofeedback Balance System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Guméry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Audio Sensing Technology for Ambient Assisted Living: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,307 +3762,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
+                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.711-715. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695300v1</w:t>
+                <w:t xml:space="preserve">hal-03695312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
+                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695312v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion in health smart home: primary results of individual evaluation of two sensors</w:t>
               </w:r>
@@ -4257,603 +4257,603 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall detection - Principles and Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plantar-pressure based tongue-placed tactile biofeedback system for balance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rumeau</w:t>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Bourke</w:t>
+                <w:t xml:space="preserve">O. Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Laighin</w:t>
+                <w:t xml:space="preserve">N. Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (sup1), pp.63-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201202v1</w:t>
+                <w:t xml:space="preserve">hal-02008774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plantar-pressure based tongue-placed tactile biofeedback system for balance improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Demongeot</w:t>
+                <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (sup1), pp.63-64</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Supplement 1, pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840701480113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008774v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
+                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840701480113⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170016v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Fall detection - Principles and Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Bourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">G. Laighin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
+              <w:t xml:space="preserve">, 2007, 1, pp.1663-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006377v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4973,1340 +4973,1349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des mécaniques ludiques dans les feedbacks : une revue systématique de la littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.524-535</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216477v1</w:t>
+                <w:t xml:space="preserve">hal-04929696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">Effet d'un masquage d'impulsions sur la consommation énergétique d'un SNN : application au Spikformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929696v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Explainability, Transparency and Interpretability Requirements of AI Models for ECG Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
+                <w:t xml:space="preserve">Masked Spikformer: Gaussian based and Random Spike Masking for Energy-Efficient Spiking Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Tozatto Zago</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Varejão Andreão</w:t>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Computing in Cardiology conference (CinC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (IEEE CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263972v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review On Fusion Of Spiking Neural Networks And Transformers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Marsi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924503⟩</w:t>
+              <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073376v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un masquage d'impulsions sur la consommation énergétique d'un SNN : application au Spikformer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263225v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Spikformer: Gaussian based and Random Spike Masking for Energy-Efficient Spiking Transformers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (IEEE CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263018v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">Addressing Explainability, Transparency and Interpretability Requirements of AI Models for ECG Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tozatto Zago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Varejão Andreão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
+              <w:t xml:space="preserve">52nd International Computing in Cardiology conference (CinC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943429v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+                <w:t xml:space="preserve">A Review On Fusion Of Spiking Neural Networks And Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404475v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dione</w:t>
+                <w:t xml:space="preserve">Mining Faster, Not Harder: A New Criterion for Gradual Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508596v1</w:t>
+                <w:t xml:space="preserve">hal-05163278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Faster, Not Harder: A New Criterion for Gradual Pattern Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">Méthode de comparaison des modèles de jeux sérieux : vers un recouvrement sémantique des propositions de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.536-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163278v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de comparaison des modèles de jeux sérieux : vers un recouvrement sémantique des propositions de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place des mécaniques ludiques dans les feedbacks : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassaing-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Valat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.536-542</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.524-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216488v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Closer Patient-Caregiver Relationship by Wearable and Ambient Assisted Living Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Towards a closer patient-caregiver relationship by wearable and ambient assisted living design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Andreão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6344,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Colombian Conference on Computing 2024</w:t>
+              <w:t xml:space="preserve">18th Colombian Conference on Computing (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Manizales, Colombia. pp.13-23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-75236-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
@@ -6552,51 +6561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Mendiboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,51 +6807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of courses over soft skills: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto Pinos Ullauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van den Noortgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,103 +7153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Threshold-Based Detection Approach To Detect Fake Access Points and Jamming Attacks on IEEE 802.11 Networks: Implementation, Results and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Amoordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7287,51 +7296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies dans une séquence d'images fisheye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurendin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7389,688 +7398,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazardous Events Detection in Automatic Train Doors Vicinity Using Deep Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">L’habitat intelligent et sa capacité à s’adapter: vers une approche centrée multi-résidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSS 2021, 17th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.75-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524635v1</w:t>
+                <w:t xml:space="preserve">hal-03298729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat intelligent et sa capacité à s’adapter: vers une approche centrée multi-résidents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+                <w:t xml:space="preserve">Le cursus académique personnalisé dans une approche par compétences avec érosion : étude d'un nouveau problème fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298729v1</w:t>
+                <w:t xml:space="preserve">hal-03292785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'attaques par signal de brouillage et identification de son éloignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEM 2020, 20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cursus académique personnalisé dans une approche par compétences avec érosion : étude d'un nouveau problème fondamental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+                <w:t xml:space="preserve">Clustering Study in order to Analyse Wi-fi Communications Affected by Low Power Jamming Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.94-105</w:t>
+              <w:t xml:space="preserve">2021 URSI GASS Conference, Session E11 - Machine learning &amp; signal processing to analyze &amp; mitigate EMI (Part 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292785v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Study in order to Analyse Wi-fi Communications Affected by Low Power Jamming Attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+                <w:t xml:space="preserve">Hazardous Events Detection in Automatic Train Doors Vicinity Using Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurendin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankur Mahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Chafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 URSI GASS Conference, Session E11 - Machine learning &amp; signal processing to analyze &amp; mitigate EMI (Part 1)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVSS 2021, 17th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washigton, D.C., United States. 7p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419330v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of cyber-attacks on Wi-Fi networks by classification of spectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd General Assembly and Scientific Symposium of the International-Union-of-Radio-Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rome, Italy. paper E12-04, 3 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8117,77 +8126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble extreme learning machine based equalizers for OFDM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Saideh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8340,982 +8349,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir B Karami</w:t>
+                <w:t xml:space="preserve">Classification Adaptative des attaques IEMI et protocolaires sur les réseaux de communication IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290443v1</w:t>
+                <w:t xml:space="preserve">hal-02315661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Adaptative des attaques IEMI et protocolaires sur les réseaux de communication IEEE 802.11</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Online EM monitoring of 802.11n networks using Self Adaptive Kernel Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villain Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 18th IEEE International Conference On Machine Learning And Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boca Raton, France. pp.1136-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315661v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to various threats on wireless networks and their detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Deniau</w:t>
+                <w:t xml:space="preserve">Hierarchical classification scheme for real-time recognition of physical activities and postural transitions using smartphone inertial sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SmartRaCon Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, France. pp.1243-1246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666397v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical classification scheme for real-time recognition of physical activities and postural transitions using smartphone inertial sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
+                <w:t xml:space="preserve">Introduction to various threats on wireless networks and their detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grecia Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeneuve d’Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449657v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online EM monitoring of 802.11n networks using Self Adaptive Kernel Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Villain Jonathan</w:t>
+                <w:t xml:space="preserve">Reconnaissance en temps réel d'activités physiques et de transitions posturales à l'aide de capteurs inertiels pour smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 18th IEEE International Conference On Machine Learning And Applications (ICMLA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449646v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance en temps réel d'activités physiques et de transitions posturales à l'aide de capteurs inertiels pour smartphone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
+                <w:t xml:space="preserve">Well-being and -ageing with chronical disease: the BV2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Houmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossaab Hariz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523809v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being and -ageing with chronical disease: the BV2 project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla Taramasco</w:t>
+                <w:t xml:space="preserve">Détection de cyber attaques sur réseau Wi-Fi par classification de données spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du GdR ONDE « Sécurité des systèmes électroniques et communicants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161053v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de cyber attaques sur réseau Wi-Fi par classification de données spectrales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du GdR ONDE « Sécurité des systèmes électroniques et communicants »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.683-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315599v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Design for Coordinated Multi-Robot Assistance Deployment in Smart Spaces</w:t>
               </w:r>
@@ -9340,51 +9349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Lujak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir B Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9429,260 +9438,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying entropy to human center of foot pressure data to assess attention investment in balance control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Franco</w:t>
+                <w:t xml:space="preserve">Cyber Security of the Railway wireless system: detection, decision and Human-in-the-Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference (IEEE EMBC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">TRA 2018 (Transport Research Arena)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854787v1</w:t>
+                <w:t xml:space="preserve">hal-01854846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Security of the Railway wireless system: detection, decision and Human-in-the-Loop</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+                <w:t xml:space="preserve">Applying entropy to human center of foot pressure data to assess attention investment in balance control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2018 (Transport Research Arena)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 10p</w:t>
+              <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference (IEEE EMBC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854846v1</w:t>
+                <w:t xml:space="preserve">hal-01854787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of attention demand for balance control using a Smartphone: implementation and evaluation</w:t>
               </w:r>
@@ -9694,64 +9703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mourcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9783,299 +9792,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Action Recognition from Body-Part Directional Velocity using Hidden Markov Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
+                <w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Lujak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Machine Learning and Applications (ICMLA2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Évry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855162v1</w:t>
+                <w:t xml:space="preserve">hal-01855222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robots-Assisted Ambient Intelligence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+                <w:t xml:space="preserve">Human Action Recognition from Body-Part Directional Velocity using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agreement Technologies, AT 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Machine Learning and Applications (ICMLA2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA.2017.00-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855222v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating prior Knowledge in Weighted SVM for Human Activity Recognition in Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M 'Hamed Bilal Abidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10107,1099 +10116,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using feedback in adaptive and user-dependent one-step decision making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+                <w:t xml:space="preserve">Toward a Real Time View-invariant 3D Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Hammouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjie Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI-16) Workshop "Interactive Machine Learning"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005843607450754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344448v1</w:t>
+                <w:t xml:space="preserve">hal-01332468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Real Time View-invariant 3D Action Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enjie Ghorbel</w:t>
+                <w:t xml:space="preserve">iProprio: a Smartphone-based system to measure and improve proprioceptive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mourcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th IEEE International Conference of the Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2016, Orlando, FL, United States. pp.2622-2625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005843607450754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332468v1</w:t>
+                <w:t xml:space="preserve">hal-01353210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iProprio: a Smartphone-based system to measure and improve proprioceptive function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mourcou</w:t>
+                <w:t xml:space="preserve">Using feedback in adaptive and user-dependent one-step decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Conference of the Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2016, Orlando, FL, United States. pp.2622-2625</w:t>
+              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI-16) Workshop "Interactive Machine Learning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJCAI/AAAI, Jul 2016, New-York, NY, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353210v1</w:t>
+                <w:t xml:space="preserve">hal-01344448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of MID-SVM for online person identification using appearance-based features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanyun Lu</w:t>
+                <w:t xml:space="preserve">Feature extraction for human activity recognition on streaming data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Evolving andEAIS 2015 - IEEE International Conference on Evolving and Adaptive Intelligent Systems Adaptive Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on INnovations in Intelligent SysTems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université autonome de Madrid, Sep 2015, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470289v1</w:t>
+                <w:t xml:space="preserve">hal-01202168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+                <w:t xml:space="preserve">Application of MID-SVM for online person identification using appearance-based features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Questions de Pédagogie pour l'Enseignement Supérieur (QPES 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Evolving andEAIS 2015 - IEEE International Conference on Evolving and Adaptive Intelligent Systems Adaptive Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, DOUAI, France. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAIS.2015.7368794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161923v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature extraction for human activity recognition on streaming data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Fergani</w:t>
+                <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Fronton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on INnovations in Intelligent SysTems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université autonome de Madrid, Sep 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Questions de Pédagogie pour l'Enseignement Supérieur (QPES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202168v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to wavelet entropy: Application to postural signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Postural signals from a synchrosqueezing transform-based approach of wavelet entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gumery</w:t>
+                <w:t xml:space="preserve">P-y Guméry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference, EUSIPCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Congress on Complex Systems in Sports &amp; Healthy Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069161v1</w:t>
+                <w:t xml:space="preserve">hal-02069184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural signals from a synchrosqueezing transform-based approach of wavelet entropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A new approach to wavelet entropy: Application to postural signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-y Guméry</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress on Complex Systems in Sports &amp; Healthy Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference, EUSIPCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069184v1</w:t>
+                <w:t xml:space="preserve">hal-02069161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
+                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.177--192</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953512v1</w:t>
+                <w:t xml:space="preserve">hal-00656557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes SVM et MLN pour la reconnaissance automatique d'activités humaines dans les habitats perceptifs: tests et perspectives</w:t>
+                <w:t xml:space="preserve">Using Markov Logic Network for On-line Activity Recognition from Non-Visual Home Automation Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pisa, Italy. pp.177--192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656557v1</w:t>
+                <w:t xml:space="preserve">hal-00953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Corpus Recorded in a Health Smart Home</w:t>
               </w:r>
@@ -11211,51 +11220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Chahuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11319,51 +11328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the Processing of Audio Channels for Ambient Assisted Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11503,757 +11512,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Speech recognition in a smart home: some experiments for telemonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Guirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.63-64</w:t>
+              <w:t xml:space="preserve">SPED 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Constanţa, Romania. pp. 171-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953578v1</w:t>
+                <w:t xml:space="preserve">hal-00422573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des SVM à la classification des Activités de la Vie Quotidienne d'une personne à partir des capteurs d'un Habitat Intelligent pour la Santé</w:t>
+                <w:t xml:space="preserve">Supervised Classification of Activities of Daily Living in Health Smart Homes using SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp. 33 - 36</w:t>
+              <w:t xml:space="preserve">IEEE EMBC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.6099 - 6102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422566v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet-Based Pattern Recognition Algorithm to Classify Postural Transitions in Humans</w:t>
+                <w:t xml:space="preserve">Application des SVM à la classification des Activités de la Vie Quotidienne d'une personne à partir des capteurs d'un Habitat Intelligent pour la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009, 17th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, Scotland, United Kingdom. pp. 2047 - 2051</w:t>
+              <w:t xml:space="preserve">SFC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp. 33 - 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422546v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech recognition in a smart home: some experiments for telemonitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Wavelet-Based Pattern Recognition Algorithm to Classify Postural Transitions in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPED 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Constanţa, Romania. pp. 171-179</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009, 17th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, Scotland, United Kingdom. pp. 2047 - 2051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422573v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification of Activities of Daily Living in Health Smart Homes using SVM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.6099 - 6102</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431887v1</w:t>
+                <w:t xml:space="preserve">hal-00422561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des sons et de la parole dans un Habitat Intelligent pour la Santé : expérimentations en situation non contrôlée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement des signaux cinématiques pour la détection et la classification des transferts posturaux : le système ACTIM6D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID456</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422561v1</w:t>
+                <w:t xml:space="preserve">hal-00422556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des signaux cinématiques pour la détection et la classification des transferts posturaux : le système ACTIM6D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining useful sensors for automatic recognition of activities of daily living in health smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID457</w:t>
+              <w:t xml:space="preserve">Intelligent Data International Workshop on Analysis in Medicine and Pharmacology (IDAMAP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422556v1</w:t>
+                <w:t xml:space="preserve">hal-00953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound and Speech Detection and Classification in a Health Smart Home</w:t>
               </w:r>
@@ -12596,476 +12605,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppléance perceptive par électro-stimulation linguale embarquée : perspectives pour la prévention des escarres chez le blessé médullaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chenu</w:t>
+                <w:t xml:space="preserve">A Fast Algorithm to Track Changes of Direction of a Person Using Magnetometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2311-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00191123v1</w:t>
+                <w:t xml:space="preserve">hal-00337647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm to Track Changes of Direction of a Person Using Magnetometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00337647v1</w:t>
+                <w:t xml:space="preserve">hal-00169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement de signaux issus de magnétomètres embarqués - Application à la détection des changements de direction d'une personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
+              <w:t xml:space="preserve">GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 161 - 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169999v1</w:t>
+                <w:t xml:space="preserve">hal-00422552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de signaux issus de magnétomètres embarqués - Application à la détection des changements de direction d'une personne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppléance perceptive par électro-stimulation linguale embarquée : perspectives pour la prévention des escarres chez le blessé médullaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 161 - 164</w:t>
+              <w:t xml:space="preserve">ASSISTH'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422552v1</w:t>
+                <w:t xml:space="preserve">hal-00191123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Use of an Artificial Tongue-Placed Tactile Biofeedback for Improving Ankle Joint Position Sense in Humans</w:t>
               </w:r>
@@ -13223,51 +13232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13367,77 +13376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for measuring, monitoring, controlling and correcting a movement or a posture of a user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mourcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13494,51 +13503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13595,51 +13604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13696,64 +13705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mourcou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14237,51 +14246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet of Medical Things in Healthcare Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14321,64 +14330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Human Activity and Behaviour Recognition Models for Context Awareness in Intelligent Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14588,51 +14597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C8494A2"/>
+    <w:nsid w:val="8704772D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14819,51 +14828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0175-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133158896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00463-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Veldhuijzen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Veltkamp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ikne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.104012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robles Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lira Belmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M Castro Andrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24237651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1281465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00376-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Nawal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03798-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Amoordon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3045365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roussos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2900262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Walid Talha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hammouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enjie Ghorbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2844279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lughofer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0412-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info7020035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mourcou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klopcic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150923168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.08.071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gum&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2222640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bourke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laighin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352627" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tozatto Zago" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Varej&#227;o Andre&#227;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Valat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chopinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vilain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA62388.2024.10844392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van den Noortgate" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3102/2008368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurendin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand O Seddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449407v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814377" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chafik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663863" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292785v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232196" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saideh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icspcs50536.2020.9310047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sameh Belaid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Herve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315661v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Romero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449646v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00189" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315599v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854787v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M 'Hamed Bilal Abidine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344448v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843607450754" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353210v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368794" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gumery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069184v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gum&#233;ry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337647v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352788" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bannan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ais-235004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336400v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449745v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449703v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Roussos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0175-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133158896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00463-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Veldhuijzen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Veltkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ikne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.104012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robles Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lira Belmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M Castro Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24237651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1281465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Nawal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03798-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00376-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3045365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Amoordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100389" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roussos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2900262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Walid Talha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hammouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enjie Ghorbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2844279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lughofer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0412-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info7020035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mourcou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klopcic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150923168" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.08.071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gum&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2222640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bourke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laighin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352627" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tozatto Zago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Varej&#227;o Andre&#227;o" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Valat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chopinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vilain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA62388.2024.10844392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van den Noortgate" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3102/2008368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurendin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand O Seddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449407v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814377" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chafik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232196" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saideh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icspcs50536.2020.9310047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sameh Belaid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Herve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856366" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Romero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315599v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854846v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-14" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M 'Hamed Bilal Abidine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843607450754" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368794" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gum&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gumery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352788" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bannan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ais-235004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336400v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449745v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449703v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Roussos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>