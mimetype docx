--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -4042,291 +4042,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion in health smart home: primary results of individual evaluation of two sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4017/gt.2008.07.02.042.00⟩</w:t>
+              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957415v1</w:t>
+                <w:t xml:space="preserve">hal-00283882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data fusion in health smart home: primary results of individual evaluation of two sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Glasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Serignat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
+              <w:t xml:space="preserve">Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (2), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2008.07.02.042.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283882v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plantar-pressure based tongue-placed tactile biofeedback system for balance improvement</w:t>
               </w:r>
@@ -4973,740 +4973,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">Effet d'un masquage d'impulsions sur la consommation énergétique d'un SNN : application au Spikformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929696v1</w:t>
+                <w:t xml:space="preserve">hal-05263225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un masquage d'impulsions sur la consommation énergétique d'un SNN : application au Spikformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masked Spikformer: Gaussian based and Random Spike Masking for Energy-Efficient Spiking Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Marsi</w:t>
+                <w:t xml:space="preserve">S. Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ambellouis</w:t>
+                <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images, GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (IEEE CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263225v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Spikformer: Gaussian based and Random Spike Masking for Energy-Efficient Spiking Transformers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (IEEE CBMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263018v1</w:t>
+                <w:t xml:space="preserve">hal-05508596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS System Using Multi-Domain Features and Transformer Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 15th IEEE International Conference on Pattern Recognition Systems (ICPRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Viña del Mar, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPRS66293.2025.11302833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508596v1</w:t>
+                <w:t xml:space="preserve">hal-05404475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Pattern Recognition in DAS Using Multi-Domain Features and a Transformer Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRS 2025 - The IEEE 15th International Conference on Pattern Recognition Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404475v1</w:t>
+                <w:t xml:space="preserve">hal-04943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements acoustiques par DAS et CNN : application à la détection de cris de baleines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dione</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche pour la génération efficace des motifs graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durande Kamga Nguifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France, France. pp.385-386</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943429v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Explainability, Transparency and Interpretability Requirements of AI Models for ECG Analysis</w:t>
               </w:r>
@@ -5813,90 +5813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review On Fusion Of Spiking Neural Networks And Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8632,51 +8632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Walid Talha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, France. pp.1243-1246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11544,51 +11544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Guirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,51 +11963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12287,64 +12287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Glasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4644-4647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12395,51 +12395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Glasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,51 +12542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Glasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.496-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12605,256 +12605,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm to Track Changes of Direction of a Person Using Magnetometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337647v1</w:t>
+                <w:t xml:space="preserve">hal-00169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast Algorithm to Track Changes of Direction of a Person Using Magnetometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.2311-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169999v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de signaux issus de magnétomètres embarqués - Application à la détection des changements de direction d'une personne</w:t>
               </w:r>
@@ -13245,51 +13245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Serignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14240,206 +14240,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Medical Things in Healthcare Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Taramasco</w:t>
+                <w:t xml:space="preserve">Adaptive Human Activity and Behaviour Recognition Models for Context Awareness in Intelligent Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449775v1</w:t>
+                <w:t xml:space="preserve">hal-04449745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Human Activity and Behaviour Recognition Models for Context Awareness in Intelligent Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lopez</w:t>
+                <w:t xml:space="preserve">Internet of Medical Things in Healthcare Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE54923.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449745v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone-Based Sensors for Posture, Movement Analysis and Human Activity Recognition</w:t>
               </w:r>
@@ -14597,51 +14597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8704772D"/>
+    <w:nsid w:val="4E3AAEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14828,51 +14828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0175-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133158896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00463-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Veldhuijzen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Veltkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ikne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.104012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robles Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lira Belmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M Castro Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24237651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1281465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Nawal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03798-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00376-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3045365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Amoordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100389" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roussos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2900262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Walid Talha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hammouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enjie Ghorbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2844279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lughofer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0412-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info7020035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mourcou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klopcic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150923168" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.08.071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gum&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2222640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bourke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laighin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352627" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tozatto Zago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Varej&#227;o Andre&#227;o" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Valat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chopinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vilain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA62388.2024.10844392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van den Noortgate" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3102/2008368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurendin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand O Seddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449407v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814377" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chafik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232196" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saideh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icspcs50536.2020.9310047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sameh Belaid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Herve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856366" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Romero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315599v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854846v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-14" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M 'Hamed Bilal Abidine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843607450754" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368794" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gum&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gumery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352788" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bannan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ais-235004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336400v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449745v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449703v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Roussos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0175-3181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133158896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00463-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Araya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Veldhuijzen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Veltkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ikne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.104012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Robles Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lira Belmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M Castro Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24237651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1281465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Nawal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oussalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03798-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00376-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-022-01689-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.3045365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Amoordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100389" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Roussos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2900262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Walid Talha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hammouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enjie Ghorbel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2844279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lughofer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0412-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info7020035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mourcou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Klopcic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150923168" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.08.071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gum&#233;ry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2222640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0104-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2037317" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Glasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2008.07.02.042.00" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chenu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Bourke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laighin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352627" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durande Kamga Nguifo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Marsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dione" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS66293.2025.11302833" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943429v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tozatto Zago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Varej&#227;o Andre&#227;o" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924503" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Valat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Andre&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalcante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Duque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75236-0_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chopinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mendiboure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vilain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA62388.2024.10844392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van den Noortgate" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3102/2008368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurendin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand O Seddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449407v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814377" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Chafik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232196" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saideh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icspcs50536.2020.9310047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sameh Belaid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Herve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00189" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856366" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grecia Romero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315599v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00068" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854846v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.00-14" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M 'Hamed Bilal Abidine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843607450754" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2015.7368794" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Gum&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gumery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503243v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Guirand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953578v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Serignat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337647v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352788" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422576v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bannan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ais-235004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336400v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02080185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449703v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Roussos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>